--- v0 (2026-02-28)
+++ v1 (2026-06-05)
@@ -1,914 +1,26004 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jonel01\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\MODEV01\downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{638F6F1B-313C-4A03-8C22-103D0B01556A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B4D568BB-C287-40A0-8FC3-3617AEDF92FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8940" xr2:uid="{6915E181-73BE-48F0-8F49-98630884B477}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="2026" sheetId="15" r:id="rId1"/>
+    <sheet name="2025" sheetId="14" r:id="rId2"/>
+    <sheet name="2024" sheetId="13" r:id="rId3"/>
+    <sheet name="2023" sheetId="12" r:id="rId4"/>
+    <sheet name="2022" sheetId="11" r:id="rId5"/>
+    <sheet name="2021" sheetId="10" r:id="rId6"/>
+    <sheet name="2020" sheetId="9" r:id="rId7"/>
+    <sheet name="2019" sheetId="8" r:id="rId8"/>
+    <sheet name="2018" sheetId="7" r:id="rId9"/>
+    <sheet name="2017" sheetId="6" r:id="rId10"/>
+    <sheet name="2016" sheetId="4" r:id="rId11"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <definedNames>
+    <definedName name="_xlnm.Print_Titles" localSheetId="10">'2016'!$1:$1</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="9">'2017'!$1:$1</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="8">'2018'!$1:$1</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="7">'2019'!$1:$1</definedName>
+  </definedNames>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3655" uniqueCount="71">
   <si>
     <t>Oakey Park Water Treatment Plant</t>
   </si>
   <si>
     <t>Sampling point: 1</t>
   </si>
   <si>
     <t>EPL no. 2396</t>
   </si>
   <si>
     <t>Licensee: Lithgow City Council</t>
   </si>
   <si>
-    <t>November</t>
+    <t xml:space="preserve">February </t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Measurement</t>
   </si>
   <si>
     <t>Limit</t>
   </si>
   <si>
     <t>Units</t>
   </si>
   <si>
     <t>Data Collected</t>
   </si>
   <si>
     <t>Lowest value</t>
   </si>
   <si>
     <t>Highest value</t>
   </si>
   <si>
     <t>Mean</t>
   </si>
   <si>
     <t>Exceedence</t>
   </si>
   <si>
     <t>Sampled</t>
   </si>
   <si>
-    <t>25/11/25</t>
+    <t>26/8/25</t>
   </si>
   <si>
     <t>pH</t>
   </si>
   <si>
     <t>6.0 - 8.0</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Obtained</t>
   </si>
   <si>
-    <t>26/11/25</t>
+    <t>27/8/25</t>
   </si>
   <si>
     <t>TSS</t>
   </si>
   <si>
     <t>mg/L</t>
   </si>
   <si>
     <t>Published</t>
   </si>
   <si>
     <t>Aluminium</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Daily Flow</t>
   </si>
   <si>
     <t>kL/day</t>
   </si>
+  <si>
+    <t xml:space="preserve">March </t>
+  </si>
+  <si>
+    <t>April</t>
+  </si>
+  <si>
+    <t>May</t>
+  </si>
+  <si>
+    <t>27/05/25</t>
+  </si>
+  <si>
+    <t>28/05/25</t>
+  </si>
+  <si>
+    <t>June</t>
+  </si>
+  <si>
+    <t>24/6/25</t>
+  </si>
+  <si>
+    <t>25/6/25</t>
+  </si>
+  <si>
+    <t>July</t>
+  </si>
+  <si>
+    <t>29/7/25</t>
+  </si>
+  <si>
+    <t>30/7/25</t>
+  </si>
+  <si>
+    <t>November</t>
+  </si>
+  <si>
+    <t>October</t>
+  </si>
+  <si>
+    <t>Comments:</t>
+  </si>
+  <si>
+    <t>Clarifier sludge removal process took place in this month.</t>
+  </si>
+  <si>
+    <t>September</t>
+  </si>
+  <si>
+    <t>August</t>
+  </si>
+  <si>
+    <t>&lt;2</t>
+  </si>
+  <si>
+    <t>March</t>
+  </si>
+  <si>
+    <t>February</t>
+  </si>
+  <si>
+    <t>January</t>
+  </si>
+  <si>
+    <t>December</t>
+  </si>
+  <si>
+    <t>10*</t>
+  </si>
+  <si>
+    <t>*Note: Previous sampling point 3 has been renamed as Point 1 in the EPA license 2396.</t>
+  </si>
+  <si>
+    <t>*Note: Only 10 data for this month as plant was offline for maintenance and restarted on 21/06/2021.</t>
+  </si>
+  <si>
+    <t>17*</t>
+  </si>
+  <si>
+    <t>*Note: Only 17 data for this month as plant is offline for maintenance</t>
+  </si>
+  <si>
+    <t>Sampling point: 3</t>
+  </si>
+  <si>
+    <t>Yes - During the past 12 months, issues with the water reticulation supply to the outlying villages, have caused a heavy demand on Oakey Park WFP. This extra demand has resulted in excessive sludge build up in the sludge lagoons associated with the plant. Over utilisation of the plant, has also led to a chemical dosing system failure in late February 2021. The combination of this systems failure and excessive sludge from the plant, has resulted in an elevated level of Total Suspended Solids (TSS), when sampled at the end of February 2021. A contractor has been engaged by Council to remove sludge from the lagoons. This should start by the end of March 2021.</t>
+  </si>
+  <si>
+    <t>17**</t>
+  </si>
+  <si>
+    <t>** 14 days during January not recorded due to lightning strike on plant. Repairs completed 14 Jan 2021</t>
+  </si>
+  <si>
+    <t>14**</t>
+  </si>
+  <si>
+    <t>** 16 days during November not recorded due to lightning strike on plant.</t>
+  </si>
+  <si>
+    <t>BOD</t>
+  </si>
+  <si>
+    <t>Oil &amp; Grease</t>
+  </si>
+  <si>
+    <t>&lt;5</t>
+  </si>
+  <si>
+    <t>Sampling point: 5</t>
+  </si>
+  <si>
+    <t>Correction Log - Aluminium results not previously recorded, previous reports amended with results.</t>
+  </si>
+  <si>
+    <t>Correction Log for January 2019 - values for discharge from Point 3 incorrectly provided as part of the original upload, correction to the data was made 14/03/19</t>
+  </si>
+  <si>
+    <t>The result of 7,102KL was due to a lightning strike taking power out of the interface</t>
+  </si>
+  <si>
+    <t>25/11/25</t>
+  </si>
+  <si>
+    <t>26/11/25</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <numFmts count="5">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="d/mm/yy;@"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
+  </numFmts>
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
+      <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="26"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Tahoma"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...5 lines deleted...]
-      <color rgb="FF000000"/>
+      <sz val="20"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...4 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top/>
+      <bottom style="thick">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="142">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="2" applyBorder="1"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="2" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="17" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+    <cellStyle name="Comma 2" xfId="3" xr:uid="{1CBF3367-969A-40C3-AA13-215436E064C9}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{575E923A-3E87-46C8-9F78-9E5AA06C3F10}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFCCFF"/>
+      <color rgb="FFFF66CC"/>
+      <color rgb="FFFF3399"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>83820</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C3478C2-0AE5-404D-9B9F-B27606D5F087}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1885950" y="9906000"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>133350</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{355A9574-3240-46C8-82D3-F2B124EC043D}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{1C3478C2-0AE5-404D-9B9F-B27606D5F087}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="742950" y="9525"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>83820</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D6C3667-94F6-486A-9C99-87CD5B422926}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{355A9574-3240-46C8-82D3-F2B124EC043D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="695325" y="19050"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 4" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71709961-61E2-45D1-95FD-8FCE9CCA7E54}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{2D6C3667-94F6-486A-9C99-87CD5B422926}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="697230" y="15240"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>83820</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 1" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FBD9FE0-70DD-44A5-BC05-13061CD5F2CF}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{71709961-61E2-45D1-95FD-8FCE9CCA7E54}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="693420" y="15240"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>133350</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 2" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54F9FAC8-A5FE-4C99-B852-D696EF46B444}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{8FBD9FE0-70DD-44A5-BC05-13061CD5F2CF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="742950" y="3676650"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>83820</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Picture 3" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E03EED0A-3A42-4102-8449-F1706F912736}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{54F9FAC8-A5FE-4C99-B852-D696EF46B444}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="693420" y="1929765"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Picture 4" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FC4E177-7CC8-4616-A012-ED640A85D349}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{E03EED0A-3A42-4102-8449-F1706F912736}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="695325" y="1933575"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>83820</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Picture 1" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B302C96D-C6F8-424C-808A-BA80E382A512}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{4FC4E177-7CC8-4616-A012-ED640A85D349}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="693420" y="3682365"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>133350</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Picture 2" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C35B8210-D363-4AD2-BC29-C52CD8B74C62}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{B302C96D-C6F8-424C-808A-BA80E382A512}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="742950" y="3676650"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>83820</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Picture 3" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A87DE9A-AEB7-4E99-A9AC-D4358B17AC88}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{C35B8210-D363-4AD2-BC29-C52CD8B74C62}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="693420" y="5644515"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Picture 4" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C9625F4-2303-4F1D-BFAC-9767F7371535}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{0A87DE9A-AEB7-4E99-A9AC-D4358B17AC88}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="695325" y="5648325"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>83820</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Picture 1" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC02192C-1846-45BF-8020-A3468E7D2AB4}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{4C9625F4-2303-4F1D-BFAC-9767F7371535}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="693420" y="1310640"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>133350</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Picture 2" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFB13BC3-6AE4-498A-A227-9AC6468F174C}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{CC02192C-1846-45BF-8020-A3468E7D2AB4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="742950" y="1304925"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>861060</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>922020</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2289810" cy="922020"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>144780</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4ED22EF-2A99-49E3-A256-A8920F1DA885}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="4282440"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>135255</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EDAD7E4-B0DF-467A-AB08-C0FBE4BDE52E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="135255" y="0"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>13335</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>106680</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D46F1E5-9713-4E7A-A71B-C909E4585002}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="9324975" y="27553920"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 4" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03690877-B593-4CB8-910E-F21483ECA234}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 5" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21C01128-B93A-4A4F-9262-AA3E6B318121}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="2682240"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>91440</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>137160</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 6" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{795EF492-BDE6-41B5-96F9-A94145E7F2E0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="91440" y="2598420"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>83820</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Picture 7" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA337EC5-A5E7-43A9-90B0-1102284C12E2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="83820" y="15240"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>83820</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Picture 8" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{818C2606-83AF-4B9D-B69C-521954A13B58}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="83820" y="1859280"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>83820</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Picture 9" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199D41B1-512A-4120-8CB6-E30E1C48171E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="83820" y="1691640"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>83820</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1274445" cy="534645"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Picture 10" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B6A0E93-14E1-4223-8B1C-B6ED7A828010}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1333500" y="1691640"/>
+          <a:ext cx="1274445" cy="534645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47624</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>38101</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1952625" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 4" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C952AAA8-9821-4913-AC19-D1A2ABE998B2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="47624" y="38101"/>
+          <a:ext cx="1952625" cy="819150"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1952625" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 6" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{314C96B0-485E-40AF-9042-2BFAC711E9DE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="38100" y="2514600"/>
+          <a:ext cx="1952625" cy="819150"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1952625" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Picture 7" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBC23F51-DBF5-4007-82AB-C3192DA0C2A6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="47625" y="7410450"/>
+          <a:ext cx="1952625" cy="819150"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1952625" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Picture 8" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFFD3FDE-8628-4584-9469-ACCEEAA3FE79}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="57150" y="4991100"/>
+          <a:ext cx="1952625" cy="819150"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>62864</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>960121</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1952625" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Picture 9" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DE280C6-7023-4C92-971E-5B653A3F002F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="62864" y="10690861"/>
+          <a:ext cx="1952625" cy="819150"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>139064</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>933451</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1952625" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C05888FB-6AE5-4D2F-B936-068113F09570}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="139064" y="8225791"/>
+          <a:ext cx="1952625" cy="819150"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>323849</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>85726</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1952625" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05864E78-3B91-41F7-BB37-642C416D2878}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="323849" y="247651"/>
+          <a:ext cx="1952625" cy="819150"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>74296</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1276015" cy="535304"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0FB313A-1160-4B2A-B2EF-EF23D8A8B285}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="5172076"/>
+          <a:ext cx="1276015" cy="535304"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>142876</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1952625" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 5" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44396074-A1B6-4435-8FA7-F637A01509AE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="104775" y="142876"/>
+          <a:ext cx="1952625" cy="819150"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>312420</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>951899</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="295275" y="0"/>
+          <a:ext cx="1312545" cy="951899"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1308063" cy="951899"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABE407C0-0349-4BE0-B325-8E9BAE3B0030}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="295275" y="0"/>
+          <a:ext cx="1308063" cy="951899"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1308063" cy="951899"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 4" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9790E624-5E2A-40EC-8B90-150F915E8E46}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="295275" y="1192306"/>
+          <a:ext cx="1308063" cy="951899"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1308063" cy="951899"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 5" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{419D2B1C-2951-4412-B6AE-DFE138621DE9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="295275" y="1192306"/>
+          <a:ext cx="1308063" cy="951899"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>66675</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1371600</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="66675" y="0"/>
+          <a:ext cx="2768767" cy="1002632"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>66675</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1371600</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000004000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="66675" y="0"/>
+          <a:ext cx="2733675" cy="1000125"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>861060</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>922020</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2289810" cy="922020"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1304925</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 4" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000005000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2733675" cy="1000125"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>861060</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>922020</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2289810" cy="922020"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>861060</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>922020</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="LCClogo_withoutTxt">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2289810" cy="922020"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89FF69B8-72DF-4167-A1B9-1F05AB52FD4B}">
-  <dimension ref="A1:L8"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61EB0042-79C9-4E3B-B4B7-37BA8963F200}">
+  <dimension ref="A3:L33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E10" sqref="E10"/>
+      <selection activeCell="L8" sqref="L8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.6640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="32" customWidth="1"/>
+    <col min="1" max="1" width="58.21875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.44140625" customWidth="1"/>
+    <col min="3" max="3" width="20" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="32.4" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E1" s="8" t="s">
+    <row r="3" spans="1:12" ht="24.6" x14ac:dyDescent="0.4">
+      <c r="A3" s="121" t="s">
         <v>0</v>
       </c>
-      <c r="F1" s="8"/>
-[...23 lines deleted...]
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="101"/>
+      <c r="C3" s="101"/>
+      <c r="D3" s="101"/>
+    </row>
+    <row r="4" spans="1:12" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A4" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="3"/>
-[...1 lines deleted...]
-      <c r="E3" s="2" t="s">
+      <c r="B4" s="103"/>
+      <c r="C4" s="104"/>
+      <c r="D4" s="102" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="3"/>
-[...1 lines deleted...]
-      <c r="H3" s="2" t="s">
+      <c r="E4" s="103"/>
+      <c r="F4" s="104"/>
+      <c r="G4" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="3"/>
-[...6 lines deleted...]
-      <c r="B4" s="9" t="s">
+      <c r="H4" s="103"/>
+      <c r="I4" s="103"/>
+      <c r="J4" s="103"/>
+      <c r="K4" s="104"/>
+    </row>
+    <row r="5" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A5" s="120">
+        <v>46113</v>
+      </c>
+      <c r="B5" s="106"/>
+      <c r="C5" s="107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="107" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="107" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="107" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="107" t="s">
+        <v>10</v>
+      </c>
+      <c r="I5" s="107" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="107" t="s">
+        <v>12</v>
+      </c>
+      <c r="K5" s="107" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A6" s="122" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="108">
+        <v>46140</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="23">
+        <v>7.3</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="F6" s="122"/>
+      <c r="G6" s="110"/>
+      <c r="H6" s="122"/>
+      <c r="I6" s="122"/>
+      <c r="J6" s="110"/>
+      <c r="K6" s="111" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A7" s="122" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="108">
+        <v>46141</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="23">
         <v>4</v>
       </c>
-      <c r="C4" s="10"/>
-      <c r="D4" s="11" t="s">
+      <c r="E7" s="123">
+        <v>30</v>
+      </c>
+      <c r="F7" s="122" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="110"/>
+      <c r="I7" s="110"/>
+      <c r="J7" s="110"/>
+      <c r="K7" s="111" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A8" s="122" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="112">
+        <v>46163</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="23">
+        <v>0.7</v>
+      </c>
+      <c r="E8" s="123" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" s="122" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" s="110"/>
+      <c r="H8" s="110"/>
+      <c r="I8" s="110"/>
+      <c r="J8" s="110"/>
+      <c r="K8" s="114" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="118"/>
+      <c r="C9" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="118"/>
+      <c r="E9" s="118"/>
+      <c r="F9" s="118" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="117">
+        <v>31</v>
+      </c>
+      <c r="H9" s="118">
+        <v>19</v>
+      </c>
+      <c r="I9" s="118">
+        <v>192</v>
+      </c>
+      <c r="J9" s="118">
+        <v>83.3</v>
+      </c>
+      <c r="K9" s="119"/>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="L12" s="101"/>
+    </row>
+    <row r="13" spans="1:12" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A13" s="102" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" s="103"/>
+      <c r="C13" s="104"/>
+      <c r="D13" s="102" t="s">
+        <v>2</v>
+      </c>
+      <c r="E13" s="103"/>
+      <c r="F13" s="104"/>
+      <c r="G13" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="H13" s="103"/>
+      <c r="I13" s="103"/>
+      <c r="J13" s="103"/>
+      <c r="K13" s="104"/>
+      <c r="L13" s="101"/>
+    </row>
+    <row r="14" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A14" s="120">
+        <v>46082</v>
+      </c>
+      <c r="B14" s="106"/>
+      <c r="C14" s="107" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="11" t="s">
+      <c r="D14" s="107" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="11" t="s">
+      <c r="E14" s="107" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="11" t="s">
+      <c r="F14" s="107" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="11" t="s">
+      <c r="G14" s="107" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="11" t="s">
+      <c r="H14" s="107" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="11" t="s">
+      <c r="I14" s="107" t="s">
         <v>11</v>
       </c>
-      <c r="K4" s="11" t="s">
+      <c r="J14" s="107" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="11" t="s">
+      <c r="K14" s="107" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B5" s="1" t="s">
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A15" s="122" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="5" t="s">
+      <c r="B15" s="108">
+        <v>46105</v>
+      </c>
+      <c r="C15" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E5" s="13">
-[...2 lines deleted...]
-      <c r="F5" s="13" t="s">
+      <c r="D15" s="23">
+        <v>7.2</v>
+      </c>
+      <c r="E15" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="1"/>
-[...10 lines deleted...]
-      <c r="B6" s="1" t="s">
+      <c r="F15" s="122"/>
+      <c r="G15" s="110"/>
+      <c r="H15" s="122"/>
+      <c r="I15" s="122"/>
+      <c r="J15" s="110"/>
+      <c r="K15" s="111" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A16" s="122" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="5" t="s">
+      <c r="B16" s="108">
+        <v>46106</v>
+      </c>
+      <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="E6" s="6">
+      <c r="D16" s="23">
+        <v>11</v>
+      </c>
+      <c r="E16" s="123">
+        <v>30</v>
+      </c>
+      <c r="F16" s="122" t="s">
+        <v>22</v>
+      </c>
+      <c r="G16" s="110"/>
+      <c r="H16" s="110"/>
+      <c r="I16" s="110"/>
+      <c r="J16" s="110"/>
+      <c r="K16" s="111" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A17" s="122" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="112">
+        <v>46124</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="23">
+        <v>1.27</v>
+      </c>
+      <c r="E17" s="123" t="s">
+        <v>25</v>
+      </c>
+      <c r="F17" s="122" t="s">
+        <v>22</v>
+      </c>
+      <c r="G17" s="110"/>
+      <c r="H17" s="110"/>
+      <c r="I17" s="110"/>
+      <c r="J17" s="110"/>
+      <c r="K17" s="114" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="118"/>
+      <c r="C18" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" s="118"/>
+      <c r="E18" s="118"/>
+      <c r="F18" s="118" t="s">
+        <v>28</v>
+      </c>
+      <c r="G18" s="117">
+        <v>31</v>
+      </c>
+      <c r="H18" s="118">
+        <v>87</v>
+      </c>
+      <c r="I18" s="118">
+        <v>792</v>
+      </c>
+      <c r="J18" s="118">
+        <v>359</v>
+      </c>
+      <c r="K18" s="119"/>
+    </row>
+    <row r="20" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A20" s="102" t="s">
+        <v>1</v>
+      </c>
+      <c r="B20" s="103"/>
+      <c r="C20" s="104"/>
+      <c r="D20" s="102" t="s">
+        <v>2</v>
+      </c>
+      <c r="E20" s="103"/>
+      <c r="F20" s="104"/>
+      <c r="G20" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="H20" s="103"/>
+      <c r="I20" s="103"/>
+      <c r="J20" s="103"/>
+      <c r="K20" s="104"/>
+    </row>
+    <row r="21" spans="1:11" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A21" s="120">
+        <v>46054</v>
+      </c>
+      <c r="B21" s="106"/>
+      <c r="C21" s="107" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="16">
+      <c r="D21" s="107" t="s">
+        <v>6</v>
+      </c>
+      <c r="E21" s="107" t="s">
+        <v>7</v>
+      </c>
+      <c r="F21" s="107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21" s="107" t="s">
+        <v>9</v>
+      </c>
+      <c r="H21" s="107" t="s">
+        <v>10</v>
+      </c>
+      <c r="I21" s="107" t="s">
+        <v>11</v>
+      </c>
+      <c r="J21" s="107" t="s">
+        <v>12</v>
+      </c>
+      <c r="K21" s="107" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A22" s="122" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" s="108">
+        <v>46077</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="23">
+        <v>7.1</v>
+      </c>
+      <c r="E22" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" s="122"/>
+      <c r="G22" s="110"/>
+      <c r="H22" s="122"/>
+      <c r="I22" s="122"/>
+      <c r="J22" s="110"/>
+      <c r="K22" s="111" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A23" s="122" t="s">
+        <v>19</v>
+      </c>
+      <c r="B23" s="108">
+        <v>46078</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="23">
+        <v>4</v>
+      </c>
+      <c r="E23" s="123">
         <v>30</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...12 lines deleted...]
-      <c r="B7" s="1" t="s">
+      <c r="F23" s="122" t="s">
+        <v>22</v>
+      </c>
+      <c r="G23" s="110"/>
+      <c r="H23" s="110"/>
+      <c r="I23" s="110"/>
+      <c r="J23" s="110"/>
+      <c r="K23" s="111" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A24" s="122" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="15">
-[...2 lines deleted...]
-      <c r="D7" s="5" t="s">
+      <c r="B24" s="112">
+        <v>46093</v>
+      </c>
+      <c r="C24" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="E7" s="6">
-[...2 lines deleted...]
-      <c r="F7" s="16" t="s">
+      <c r="D24" s="23">
+        <v>0.8</v>
+      </c>
+      <c r="E24" s="123" t="s">
         <v>25</v>
       </c>
-      <c r="G7" s="1" t="s">
-[...6 lines deleted...]
-      <c r="L7" s="17" t="s">
+      <c r="F24" s="122" t="s">
+        <v>22</v>
+      </c>
+      <c r="G24" s="110"/>
+      <c r="H24" s="110"/>
+      <c r="I24" s="110"/>
+      <c r="J24" s="110"/>
+      <c r="K24" s="114" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B8" s="18" t="s">
+    <row r="25" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="C8" s="19"/>
-      <c r="D8" s="20" t="s">
+      <c r="B25" s="118"/>
+      <c r="C25" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="E8" s="21"/>
-[...1 lines deleted...]
-      <c r="G8" s="21" t="s">
+      <c r="D25" s="118"/>
+      <c r="E25" s="118"/>
+      <c r="F25" s="118" t="s">
         <v>28</v>
       </c>
-      <c r="H8" s="22">
+      <c r="G25" s="117">
+        <v>31</v>
+      </c>
+      <c r="H25" s="118">
+        <v>59</v>
+      </c>
+      <c r="I25" s="118">
+        <v>700</v>
+      </c>
+      <c r="J25" s="118">
+        <v>299</v>
+      </c>
+      <c r="K25" s="119"/>
+    </row>
+    <row r="26" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A26" s="20"/>
+      <c r="B26" s="122"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="122"/>
+      <c r="E26" s="122"/>
+      <c r="F26" s="122"/>
+      <c r="G26" s="23"/>
+      <c r="H26" s="122"/>
+      <c r="I26" s="122"/>
+      <c r="J26" s="122"/>
+      <c r="K26" s="125"/>
+    </row>
+    <row r="27" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A27" s="32"/>
+      <c r="B27" s="124"/>
+      <c r="C27" s="29"/>
+      <c r="D27" s="122"/>
+      <c r="E27" s="122"/>
+      <c r="F27" s="122"/>
+      <c r="G27" s="23"/>
+      <c r="H27" s="122"/>
+      <c r="I27" s="122"/>
+      <c r="J27" s="122"/>
+      <c r="K27" s="125"/>
+    </row>
+    <row r="28" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A28" s="102" t="s">
+        <v>1</v>
+      </c>
+      <c r="B28" s="103"/>
+      <c r="C28" s="104"/>
+      <c r="D28" s="102" t="s">
+        <v>2</v>
+      </c>
+      <c r="E28" s="103"/>
+      <c r="F28" s="104"/>
+      <c r="G28" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="H28" s="103"/>
+      <c r="I28" s="103"/>
+      <c r="J28" s="103"/>
+      <c r="K28" s="104"/>
+    </row>
+    <row r="29" spans="1:11" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A29" s="120">
+        <v>46023</v>
+      </c>
+      <c r="B29" s="106"/>
+      <c r="C29" s="107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D29" s="107" t="s">
+        <v>6</v>
+      </c>
+      <c r="E29" s="107" t="s">
+        <v>7</v>
+      </c>
+      <c r="F29" s="107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29" s="107" t="s">
+        <v>9</v>
+      </c>
+      <c r="H29" s="107" t="s">
+        <v>10</v>
+      </c>
+      <c r="I29" s="107" t="s">
+        <v>11</v>
+      </c>
+      <c r="J29" s="107" t="s">
+        <v>12</v>
+      </c>
+      <c r="K29" s="107" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A30" s="101" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" s="108">
+        <v>46049</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="109">
+        <v>7</v>
+      </c>
+      <c r="E30" s="109" t="s">
+        <v>17</v>
+      </c>
+      <c r="F30" s="101"/>
+      <c r="G30" s="110"/>
+      <c r="H30" s="101"/>
+      <c r="I30" s="101"/>
+      <c r="J30" s="110"/>
+      <c r="K30" s="111" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A31" s="101" t="s">
+        <v>19</v>
+      </c>
+      <c r="B31" s="108">
+        <v>46050</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" s="23">
+        <v>9</v>
+      </c>
+      <c r="E31" s="113">
         <v>30</v>
       </c>
-      <c r="I8" s="23">
+      <c r="F31" s="101" t="s">
+        <v>22</v>
+      </c>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="111" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A32" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="B32" s="112">
+        <v>46065</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D32" s="23">
+        <v>1.63</v>
+      </c>
+      <c r="E32" s="113" t="s">
+        <v>25</v>
+      </c>
+      <c r="F32" s="101" t="s">
+        <v>22</v>
+      </c>
+      <c r="G32" s="110"/>
+      <c r="H32" s="110"/>
+      <c r="I32" s="110"/>
+      <c r="J32" s="110"/>
+      <c r="K32" s="114" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="116"/>
+      <c r="C33" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D33" s="116"/>
+      <c r="E33" s="116"/>
+      <c r="F33" s="116" t="s">
+        <v>28</v>
+      </c>
+      <c r="G33" s="117">
+        <v>31</v>
+      </c>
+      <c r="H33" s="118">
         <v>19</v>
       </c>
-      <c r="J8" s="23">
-[...5 lines deleted...]
-      <c r="L8" s="24"/>
+      <c r="I33" s="118">
+        <v>232</v>
+      </c>
+      <c r="J33" s="118">
+        <v>132</v>
+      </c>
+      <c r="K33" s="119"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <dimension ref="A1:K97"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C14" sqref="C14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.6640625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="10.44140625" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" customWidth="1"/>
+    <col min="3" max="3" width="20.6640625" customWidth="1"/>
+    <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.6640625" style="9" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.44140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.33203125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="11.109375" customWidth="1"/>
+    <col min="11" max="11" width="38.109375" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D1" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="E1" s="126"/>
+      <c r="F1" s="126"/>
+      <c r="G1" s="126"/>
+      <c r="H1" s="126"/>
+      <c r="I1" s="126"/>
+      <c r="J1" s="126"/>
+      <c r="K1" s="126"/>
+    </row>
+    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B2" s="128"/>
+      <c r="C2" s="138"/>
+      <c r="D2" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E2" s="128"/>
+      <c r="F2" s="138"/>
+      <c r="G2" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H2" s="128"/>
+      <c r="I2" s="128"/>
+      <c r="J2" s="128"/>
+      <c r="K2" s="138"/>
+    </row>
+    <row r="3" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="129"/>
+      <c r="B3" s="130"/>
+      <c r="C3" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="2">
+        <v>43089</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D4" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E4" s="5">
+        <v>10</v>
+      </c>
+      <c r="F4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="6"/>
+      <c r="K4" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="2">
+        <v>43099</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D5" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E5" s="5">
+        <v>10</v>
+      </c>
+      <c r="F5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="2">
+        <v>43111</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="16">
+        <v>6.9</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="8"/>
+      <c r="H6" s="8"/>
+      <c r="I6" s="8"/>
+      <c r="J6" s="8"/>
+      <c r="K6" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="18">
+        <v>4</v>
+      </c>
+      <c r="E7" s="5">
+        <v>50</v>
+      </c>
+      <c r="F7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="8"/>
+      <c r="H7" s="8"/>
+      <c r="I7" s="8"/>
+      <c r="J7" s="8"/>
+      <c r="K7" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="26">
+        <v>0.54</v>
+      </c>
+      <c r="E8" s="5"/>
+      <c r="F8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" s="8"/>
+      <c r="H8" s="8"/>
+      <c r="I8" s="8"/>
+      <c r="J8" s="8"/>
+      <c r="K8" s="17"/>
+    </row>
+    <row r="9" spans="1:11" ht="27" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="10"/>
+      <c r="B9" s="10"/>
+      <c r="C9" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="12"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="15">
+        <v>27</v>
+      </c>
+      <c r="H9" s="15">
+        <v>83</v>
+      </c>
+      <c r="I9" s="15">
+        <v>7102</v>
+      </c>
+      <c r="J9" s="15">
+        <v>449</v>
+      </c>
+      <c r="K9" s="30" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="128"/>
+      <c r="C10" s="138"/>
+      <c r="D10" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E10" s="128"/>
+      <c r="F10" s="138"/>
+      <c r="G10" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H10" s="128"/>
+      <c r="I10" s="128"/>
+      <c r="J10" s="128"/>
+      <c r="K10" s="138"/>
+    </row>
+    <row r="11" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="129"/>
+      <c r="B11" s="130"/>
+      <c r="C11" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="2">
+        <v>43067</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D12" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E12" s="5">
+        <v>10</v>
+      </c>
+      <c r="F12" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="2">
+        <v>43081</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E13" s="5">
+        <v>10</v>
+      </c>
+      <c r="F13" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
+      <c r="I13" s="8"/>
+      <c r="J13" s="8"/>
+      <c r="K13" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="2">
+        <v>43084</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="18">
+        <v>2</v>
+      </c>
+      <c r="E15" s="5">
+        <v>50</v>
+      </c>
+      <c r="F15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G15" s="8"/>
+      <c r="H15" s="8"/>
+      <c r="I15" s="8"/>
+      <c r="J15" s="8"/>
+      <c r="K15" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D16" s="26">
+        <v>0.37</v>
+      </c>
+      <c r="E16" s="5"/>
+      <c r="F16" t="s">
+        <v>22</v>
+      </c>
+      <c r="G16" s="8"/>
+      <c r="H16" s="8"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="8"/>
+      <c r="K16" s="17"/>
+    </row>
+    <row r="17" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="10"/>
+      <c r="B17" s="10"/>
+      <c r="C17" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" s="12"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G17" s="15">
+        <v>29</v>
+      </c>
+      <c r="H17" s="15">
+        <v>41</v>
+      </c>
+      <c r="I17" s="15">
+        <v>276</v>
+      </c>
+      <c r="J17" s="15">
+        <v>127</v>
+      </c>
+      <c r="K17" s="15"/>
+    </row>
+    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="128"/>
+      <c r="C18" s="138"/>
+      <c r="D18" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E18" s="128"/>
+      <c r="F18" s="138"/>
+      <c r="G18" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H18" s="128"/>
+      <c r="I18" s="128"/>
+      <c r="J18" s="128"/>
+      <c r="K18" s="138"/>
+    </row>
+    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="129"/>
+      <c r="B19" s="130"/>
+      <c r="C19" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="2">
+        <v>43032</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D20" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E20" s="5">
+        <v>10</v>
+      </c>
+      <c r="F20" t="s">
+        <v>22</v>
+      </c>
+      <c r="G20" s="6"/>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="2">
+        <v>43043</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D21" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E21" s="5">
+        <v>10</v>
+      </c>
+      <c r="F21" t="s">
+        <v>22</v>
+      </c>
+      <c r="G21" s="8"/>
+      <c r="H21" s="8"/>
+      <c r="I21" s="8"/>
+      <c r="J21" s="8"/>
+      <c r="K21" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="2">
+        <v>43046</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="16">
+        <v>7.6</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" s="8"/>
+      <c r="H22" s="8"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="8"/>
+      <c r="K22" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="18">
+        <v>25</v>
+      </c>
+      <c r="E23" s="5">
+        <v>50</v>
+      </c>
+      <c r="F23" t="s">
+        <v>22</v>
+      </c>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D24" s="26">
+        <v>8.34</v>
+      </c>
+      <c r="E24" s="5"/>
+      <c r="F24" t="s">
+        <v>22</v>
+      </c>
+      <c r="G24" s="8"/>
+      <c r="H24" s="8"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="8"/>
+      <c r="K24" s="17"/>
+    </row>
+    <row r="25" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="10"/>
+      <c r="B25" s="10"/>
+      <c r="C25" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D25" s="12"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G25" s="15">
+        <v>31</v>
+      </c>
+      <c r="H25" s="15">
+        <v>82</v>
+      </c>
+      <c r="I25" s="15">
+        <v>254</v>
+      </c>
+      <c r="J25" s="15">
+        <v>183</v>
+      </c>
+      <c r="K25" s="15"/>
+    </row>
+    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="128"/>
+      <c r="C26" s="138"/>
+      <c r="D26" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E26" s="128"/>
+      <c r="F26" s="138"/>
+      <c r="G26" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H26" s="128"/>
+      <c r="I26" s="128"/>
+      <c r="J26" s="128"/>
+      <c r="K26" s="138"/>
+    </row>
+    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="129"/>
+      <c r="B27" s="130"/>
+      <c r="C27" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" s="2">
+        <v>43005</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D28" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E28" s="5">
+        <v>10</v>
+      </c>
+      <c r="F28" t="s">
+        <v>22</v>
+      </c>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>19</v>
+      </c>
+      <c r="B29" s="2">
+        <v>43014</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D29" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E29" s="5">
+        <v>10</v>
+      </c>
+      <c r="F29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G29" s="8"/>
+      <c r="H29" s="8"/>
+      <c r="I29" s="8"/>
+      <c r="J29" s="8"/>
+      <c r="K29" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>23</v>
+      </c>
+      <c r="B30" s="2">
+        <v>43018</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="16">
+        <v>7.1</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G30" s="8"/>
+      <c r="H30" s="8"/>
+      <c r="I30" s="8"/>
+      <c r="J30" s="8"/>
+      <c r="K30" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" s="18">
+        <v>2</v>
+      </c>
+      <c r="E31" s="5">
+        <v>50</v>
+      </c>
+      <c r="F31" t="s">
+        <v>22</v>
+      </c>
+      <c r="G31" s="8"/>
+      <c r="H31" s="8"/>
+      <c r="I31" s="8"/>
+      <c r="J31" s="8"/>
+      <c r="K31" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D32" s="26">
+        <v>0.46</v>
+      </c>
+      <c r="E32" s="5"/>
+      <c r="F32" t="s">
+        <v>22</v>
+      </c>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="17"/>
+    </row>
+    <row r="33" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="10"/>
+      <c r="B33" s="10"/>
+      <c r="C33" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D33" s="12"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G33" s="15">
+        <v>29</v>
+      </c>
+      <c r="H33" s="15">
+        <v>21</v>
+      </c>
+      <c r="I33" s="15">
+        <v>489</v>
+      </c>
+      <c r="J33" s="15">
+        <v>216</v>
+      </c>
+      <c r="K33" s="15"/>
+    </row>
+    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B34" s="128"/>
+      <c r="C34" s="138"/>
+      <c r="D34" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E34" s="128"/>
+      <c r="F34" s="138"/>
+      <c r="G34" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H34" s="128"/>
+      <c r="I34" s="128"/>
+      <c r="J34" s="128"/>
+      <c r="K34" s="138"/>
+    </row>
+    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="129"/>
+      <c r="B35" s="130"/>
+      <c r="C35" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" s="2">
+        <v>42976</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D36" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E36" s="5">
+        <v>10</v>
+      </c>
+      <c r="F36" t="s">
+        <v>22</v>
+      </c>
+      <c r="G36" s="6"/>
+      <c r="H36" s="6"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>19</v>
+      </c>
+      <c r="B37" s="2">
+        <v>42989</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D37" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E37" s="5">
+        <v>10</v>
+      </c>
+      <c r="F37" t="s">
+        <v>22</v>
+      </c>
+      <c r="G37" s="8"/>
+      <c r="H37" s="8"/>
+      <c r="I37" s="8"/>
+      <c r="J37" s="8"/>
+      <c r="K37" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>23</v>
+      </c>
+      <c r="B38" s="2">
+        <v>42990</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="16">
+        <v>7</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G38" s="8"/>
+      <c r="H38" s="8"/>
+      <c r="I38" s="8"/>
+      <c r="J38" s="8"/>
+      <c r="K38" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C39" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D39" s="18">
+        <v>9</v>
+      </c>
+      <c r="E39" s="5">
+        <v>50</v>
+      </c>
+      <c r="F39" t="s">
+        <v>22</v>
+      </c>
+      <c r="G39" s="8"/>
+      <c r="H39" s="8"/>
+      <c r="I39" s="8"/>
+      <c r="J39" s="8"/>
+      <c r="K39" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D40" s="26">
+        <v>1.83</v>
+      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" t="s">
+        <v>22</v>
+      </c>
+      <c r="G40" s="8"/>
+      <c r="H40" s="8"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="17"/>
+    </row>
+    <row r="41" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="10"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D41" s="12"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G41" s="15">
+        <v>31</v>
+      </c>
+      <c r="H41" s="15">
+        <v>84</v>
+      </c>
+      <c r="I41" s="15">
+        <v>469</v>
+      </c>
+      <c r="J41" s="15">
+        <v>217</v>
+      </c>
+      <c r="K41" s="15"/>
+    </row>
+    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B42" s="128"/>
+      <c r="C42" s="138"/>
+      <c r="D42" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E42" s="128"/>
+      <c r="F42" s="138"/>
+      <c r="G42" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H42" s="128"/>
+      <c r="I42" s="128"/>
+      <c r="J42" s="128"/>
+      <c r="K42" s="138"/>
+    </row>
+    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="129"/>
+      <c r="B43" s="130"/>
+      <c r="C43" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K43" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44" s="2">
+        <v>42942</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D44" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E44" s="5">
+        <v>10</v>
+      </c>
+      <c r="F44" t="s">
+        <v>22</v>
+      </c>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="6"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B45" s="2">
+        <v>42951</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D45" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E45" s="5">
+        <v>10</v>
+      </c>
+      <c r="F45" t="s">
+        <v>22</v>
+      </c>
+      <c r="G45" s="8"/>
+      <c r="H45" s="8"/>
+      <c r="I45" s="8"/>
+      <c r="J45" s="8"/>
+      <c r="K45" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>23</v>
+      </c>
+      <c r="B46" s="2">
+        <v>42961</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D46" s="16">
+        <v>6.8</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G46" s="8"/>
+      <c r="H46" s="8"/>
+      <c r="I46" s="8"/>
+      <c r="J46" s="8"/>
+      <c r="K46" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C47" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D47" s="18">
+        <v>8</v>
+      </c>
+      <c r="E47" s="5">
+        <v>50</v>
+      </c>
+      <c r="F47" t="s">
+        <v>22</v>
+      </c>
+      <c r="G47" s="8"/>
+      <c r="H47" s="8"/>
+      <c r="I47" s="8"/>
+      <c r="J47" s="8"/>
+      <c r="K47" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C48" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D48" s="26">
+        <v>0.37</v>
+      </c>
+      <c r="E48" s="5"/>
+      <c r="F48" t="s">
+        <v>22</v>
+      </c>
+      <c r="G48" s="8"/>
+      <c r="H48" s="8"/>
+      <c r="I48" s="8"/>
+      <c r="J48" s="8"/>
+      <c r="K48" s="17"/>
+    </row>
+    <row r="49" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="10"/>
+      <c r="B49" s="10"/>
+      <c r="C49" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D49" s="12"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G49" s="15">
+        <v>31</v>
+      </c>
+      <c r="H49" s="15">
+        <v>42</v>
+      </c>
+      <c r="I49" s="15">
+        <v>962</v>
+      </c>
+      <c r="J49" s="15">
+        <v>214</v>
+      </c>
+      <c r="K49" s="15"/>
+    </row>
+    <row r="50" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B50" s="128"/>
+      <c r="C50" s="138"/>
+      <c r="D50" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E50" s="128"/>
+      <c r="F50" s="138"/>
+      <c r="G50" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H50" s="128"/>
+      <c r="I50" s="128"/>
+      <c r="J50" s="128"/>
+      <c r="K50" s="138"/>
+    </row>
+    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="129"/>
+      <c r="B51" s="130"/>
+      <c r="C51" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J51" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K51" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>14</v>
+      </c>
+      <c r="B52" s="2">
+        <v>42913</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D52" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E52" s="5">
+        <v>10</v>
+      </c>
+      <c r="F52" t="s">
+        <v>22</v>
+      </c>
+      <c r="G52" s="6"/>
+      <c r="H52" s="6"/>
+      <c r="I52" s="6"/>
+      <c r="J52" s="6"/>
+      <c r="K52" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>19</v>
+      </c>
+      <c r="B53" s="2">
+        <v>42921</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D53" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E53" s="5">
+        <v>10</v>
+      </c>
+      <c r="F53" t="s">
+        <v>22</v>
+      </c>
+      <c r="G53" s="8"/>
+      <c r="H53" s="8"/>
+      <c r="I53" s="8"/>
+      <c r="J53" s="8"/>
+      <c r="K53" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>23</v>
+      </c>
+      <c r="B54" s="2">
+        <v>42926</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D54" s="16">
+        <v>7.64</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54" s="8"/>
+      <c r="H54" s="8"/>
+      <c r="I54" s="8"/>
+      <c r="J54" s="8"/>
+      <c r="K54" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C55" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D55" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E55" s="5">
+        <v>50</v>
+      </c>
+      <c r="F55" t="s">
+        <v>22</v>
+      </c>
+      <c r="G55" s="8"/>
+      <c r="H55" s="8"/>
+      <c r="I55" s="8"/>
+      <c r="J55" s="8"/>
+      <c r="K55" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C56" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D56" s="26">
+        <v>0.61</v>
+      </c>
+      <c r="E56" s="5"/>
+      <c r="F56" t="s">
+        <v>22</v>
+      </c>
+      <c r="G56" s="8"/>
+      <c r="H56" s="8"/>
+      <c r="I56" s="8"/>
+      <c r="J56" s="8"/>
+      <c r="K56" s="17"/>
+    </row>
+    <row r="57" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="10"/>
+      <c r="B57" s="10"/>
+      <c r="C57" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D57" s="12"/>
+      <c r="E57" s="11"/>
+      <c r="F57" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G57" s="15">
+        <v>30</v>
+      </c>
+      <c r="H57" s="15">
+        <v>82</v>
+      </c>
+      <c r="I57" s="15">
+        <v>300</v>
+      </c>
+      <c r="J57" s="15">
+        <v>200</v>
+      </c>
+      <c r="K57" s="15"/>
+    </row>
+    <row r="58" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B58" s="128"/>
+      <c r="C58" s="138"/>
+      <c r="D58" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E58" s="128"/>
+      <c r="F58" s="138"/>
+      <c r="G58" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H58" s="128"/>
+      <c r="I58" s="128"/>
+      <c r="J58" s="128"/>
+      <c r="K58" s="138"/>
+    </row>
+    <row r="59" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="129"/>
+      <c r="B59" s="130"/>
+      <c r="C59" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I59" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J59" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K59" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>14</v>
+      </c>
+      <c r="B60" s="2">
+        <v>42879</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D60" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E60" s="5">
+        <v>10</v>
+      </c>
+      <c r="F60" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="6"/>
+      <c r="H60" s="6"/>
+      <c r="I60" s="6"/>
+      <c r="J60" s="6"/>
+      <c r="K60" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>19</v>
+      </c>
+      <c r="B61" s="2">
+        <v>42885</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D61" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E61" s="5">
+        <v>10</v>
+      </c>
+      <c r="F61" t="s">
+        <v>22</v>
+      </c>
+      <c r="G61" s="8"/>
+      <c r="H61" s="8"/>
+      <c r="I61" s="8"/>
+      <c r="J61" s="8"/>
+      <c r="K61" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>23</v>
+      </c>
+      <c r="B62" s="2">
+        <v>42895</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D62" s="16">
+        <v>6.72</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G62" s="8"/>
+      <c r="H62" s="8"/>
+      <c r="I62" s="8"/>
+      <c r="J62" s="8"/>
+      <c r="K62" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C63" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D63" s="18">
+        <v>18</v>
+      </c>
+      <c r="E63" s="5">
+        <v>50</v>
+      </c>
+      <c r="F63" t="s">
+        <v>22</v>
+      </c>
+      <c r="G63" s="8"/>
+      <c r="H63" s="8"/>
+      <c r="I63" s="8"/>
+      <c r="J63" s="8"/>
+      <c r="K63" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C64" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D64" s="26">
+        <v>1.52</v>
+      </c>
+      <c r="E64" s="5"/>
+      <c r="F64" t="s">
+        <v>22</v>
+      </c>
+      <c r="G64" s="8"/>
+      <c r="H64" s="8"/>
+      <c r="I64" s="8"/>
+      <c r="J64" s="8"/>
+      <c r="K64" s="17"/>
+    </row>
+    <row r="65" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="10"/>
+      <c r="B65" s="10"/>
+      <c r="C65" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D65" s="12"/>
+      <c r="E65" s="11"/>
+      <c r="F65" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G65" s="15">
+        <v>31</v>
+      </c>
+      <c r="H65" s="15">
+        <v>119</v>
+      </c>
+      <c r="I65" s="15">
+        <v>352</v>
+      </c>
+      <c r="J65" s="15">
+        <v>198</v>
+      </c>
+      <c r="K65" s="15"/>
+    </row>
+    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B66" s="128"/>
+      <c r="C66" s="138"/>
+      <c r="D66" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E66" s="128"/>
+      <c r="F66" s="138"/>
+      <c r="G66" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H66" s="128"/>
+      <c r="I66" s="128"/>
+      <c r="J66" s="128"/>
+      <c r="K66" s="138"/>
+    </row>
+    <row r="67" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="129"/>
+      <c r="B67" s="130"/>
+      <c r="C67" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I67" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J67" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K67" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" s="2">
+        <v>42843</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D68" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E68" s="5">
+        <v>10</v>
+      </c>
+      <c r="F68" t="s">
+        <v>22</v>
+      </c>
+      <c r="G68" s="6"/>
+      <c r="H68" s="6"/>
+      <c r="I68" s="6"/>
+      <c r="J68" s="6"/>
+      <c r="K68" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>19</v>
+      </c>
+      <c r="B69" s="2">
+        <v>42852</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D69" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E69" s="5">
+        <v>10</v>
+      </c>
+      <c r="F69" t="s">
+        <v>22</v>
+      </c>
+      <c r="G69" s="8"/>
+      <c r="H69" s="8"/>
+      <c r="I69" s="8"/>
+      <c r="J69" s="8"/>
+      <c r="K69" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>23</v>
+      </c>
+      <c r="B70" s="2">
+        <v>42863</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D70" s="16">
+        <v>6.17</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G70" s="8"/>
+      <c r="H70" s="8"/>
+      <c r="I70" s="8"/>
+      <c r="J70" s="8"/>
+      <c r="K70" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C71" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D71" s="18">
+        <v>15</v>
+      </c>
+      <c r="E71" s="5">
+        <v>50</v>
+      </c>
+      <c r="F71" t="s">
+        <v>22</v>
+      </c>
+      <c r="G71" s="8"/>
+      <c r="H71" s="8"/>
+      <c r="I71" s="8"/>
+      <c r="J71" s="8"/>
+      <c r="K71" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C72" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D72" s="26">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="E72" s="5"/>
+      <c r="F72" t="s">
+        <v>22</v>
+      </c>
+      <c r="G72" s="8"/>
+      <c r="H72" s="8"/>
+      <c r="I72" s="8"/>
+      <c r="J72" s="8"/>
+      <c r="K72" s="17"/>
+    </row>
+    <row r="73" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="10"/>
+      <c r="B73" s="10"/>
+      <c r="C73" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D73" s="12"/>
+      <c r="E73" s="11"/>
+      <c r="F73" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G73" s="15">
+        <v>30</v>
+      </c>
+      <c r="H73" s="15">
+        <v>121</v>
+      </c>
+      <c r="I73" s="15">
+        <v>375</v>
+      </c>
+      <c r="J73" s="15">
+        <v>216</v>
+      </c>
+      <c r="K73" s="15"/>
+    </row>
+    <row r="74" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B74" s="128"/>
+      <c r="C74" s="138"/>
+      <c r="D74" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E74" s="128"/>
+      <c r="F74" s="138"/>
+      <c r="G74" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H74" s="128"/>
+      <c r="I74" s="128"/>
+      <c r="J74" s="128"/>
+      <c r="K74" s="138"/>
+    </row>
+    <row r="75" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="129"/>
+      <c r="B75" s="130"/>
+      <c r="C75" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I75" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J75" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K75" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>14</v>
+      </c>
+      <c r="B76" s="2">
+        <v>42816</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D76" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E76" s="5">
+        <v>10</v>
+      </c>
+      <c r="F76" t="s">
+        <v>22</v>
+      </c>
+      <c r="G76" s="6"/>
+      <c r="H76" s="6"/>
+      <c r="I76" s="6"/>
+      <c r="J76" s="6"/>
+      <c r="K76" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>19</v>
+      </c>
+      <c r="B77" s="2">
+        <v>42824</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D77" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E77" s="5">
+        <v>10</v>
+      </c>
+      <c r="F77" t="s">
+        <v>22</v>
+      </c>
+      <c r="G77" s="8"/>
+      <c r="H77" s="8"/>
+      <c r="I77" s="8"/>
+      <c r="J77" s="8"/>
+      <c r="K77" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>23</v>
+      </c>
+      <c r="B78" s="2">
+        <v>42832</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D78" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="E78" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G78" s="8"/>
+      <c r="H78" s="8"/>
+      <c r="I78" s="8"/>
+      <c r="J78" s="8"/>
+      <c r="K78" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C79" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D79" s="18">
+        <v>30</v>
+      </c>
+      <c r="E79" s="5">
+        <v>50</v>
+      </c>
+      <c r="F79" t="s">
+        <v>22</v>
+      </c>
+      <c r="G79" s="8"/>
+      <c r="H79" s="8"/>
+      <c r="I79" s="8"/>
+      <c r="J79" s="8"/>
+      <c r="K79" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C80" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D80" s="26">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E80" s="5"/>
+      <c r="F80" t="s">
+        <v>22</v>
+      </c>
+      <c r="G80" s="8"/>
+      <c r="H80" s="8"/>
+      <c r="I80" s="8"/>
+      <c r="J80" s="8"/>
+      <c r="K80" s="17"/>
+    </row>
+    <row r="81" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="10"/>
+      <c r="B81" s="10"/>
+      <c r="C81" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D81" s="12"/>
+      <c r="E81" s="11"/>
+      <c r="F81" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G81" s="15">
+        <v>30</v>
+      </c>
+      <c r="H81" s="15">
+        <v>83</v>
+      </c>
+      <c r="I81" s="15">
+        <v>351</v>
+      </c>
+      <c r="J81" s="15">
+        <v>215</v>
+      </c>
+      <c r="K81" s="15"/>
+    </row>
+    <row r="82" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B82" s="128"/>
+      <c r="C82" s="138"/>
+      <c r="D82" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E82" s="128"/>
+      <c r="F82" s="138"/>
+      <c r="G82" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H82" s="128"/>
+      <c r="I82" s="128"/>
+      <c r="J82" s="128"/>
+      <c r="K82" s="138"/>
+    </row>
+    <row r="83" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="129"/>
+      <c r="B83" s="130"/>
+      <c r="C83" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I83" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J83" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K83" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>14</v>
+      </c>
+      <c r="B84" s="2">
+        <v>42787</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D84" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E84" s="5">
+        <v>10</v>
+      </c>
+      <c r="F84" t="s">
+        <v>22</v>
+      </c>
+      <c r="G84" s="6"/>
+      <c r="H84" s="6"/>
+      <c r="I84" s="6"/>
+      <c r="J84" s="6"/>
+      <c r="K84" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>19</v>
+      </c>
+      <c r="B85" s="2">
+        <v>42801</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D85" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E85" s="5">
+        <v>10</v>
+      </c>
+      <c r="F85" t="s">
+        <v>22</v>
+      </c>
+      <c r="G85" s="8"/>
+      <c r="H85" s="8"/>
+      <c r="I85" s="8"/>
+      <c r="J85" s="8"/>
+      <c r="K85" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>23</v>
+      </c>
+      <c r="B86" s="2">
+        <v>42808</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D86" s="16">
+        <v>7.9</v>
+      </c>
+      <c r="E86" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G86" s="8"/>
+      <c r="H86" s="8"/>
+      <c r="I86" s="8"/>
+      <c r="J86" s="8"/>
+      <c r="K86" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C87" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D87" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E87" s="5">
+        <v>50</v>
+      </c>
+      <c r="F87" t="s">
+        <v>22</v>
+      </c>
+      <c r="G87" s="8"/>
+      <c r="H87" s="8"/>
+      <c r="I87" s="8"/>
+      <c r="J87" s="8"/>
+      <c r="K87" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C88" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D88" s="26">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="E88" s="5"/>
+      <c r="F88" t="s">
+        <v>22</v>
+      </c>
+      <c r="G88" s="8"/>
+      <c r="H88" s="8"/>
+      <c r="I88" s="8"/>
+      <c r="J88" s="8"/>
+      <c r="K88" s="17"/>
+    </row>
+    <row r="89" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="10"/>
+      <c r="B89" s="10"/>
+      <c r="C89" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D89" s="12"/>
+      <c r="E89" s="11"/>
+      <c r="F89" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G89" s="15">
+        <v>24</v>
+      </c>
+      <c r="H89" s="15">
+        <v>82</v>
+      </c>
+      <c r="I89" s="15">
+        <v>652</v>
+      </c>
+      <c r="J89" s="15">
+        <v>247</v>
+      </c>
+      <c r="K89" s="15"/>
+    </row>
+    <row r="90" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B90" s="128"/>
+      <c r="C90" s="138"/>
+      <c r="D90" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E90" s="128"/>
+      <c r="F90" s="138"/>
+      <c r="G90" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H90" s="128"/>
+      <c r="I90" s="128"/>
+      <c r="J90" s="128"/>
+      <c r="K90" s="138"/>
+    </row>
+    <row r="91" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="129"/>
+      <c r="B91" s="130"/>
+      <c r="C91" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I91" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J91" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K91" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>14</v>
+      </c>
+      <c r="B92" s="2">
+        <v>42753</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D92" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E92" s="5">
+        <v>10</v>
+      </c>
+      <c r="F92" t="s">
+        <v>22</v>
+      </c>
+      <c r="G92" s="6"/>
+      <c r="H92" s="6"/>
+      <c r="I92" s="6"/>
+      <c r="J92" s="6"/>
+      <c r="K92" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>19</v>
+      </c>
+      <c r="B93" s="2">
+        <v>42766</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D93" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E93" s="5">
+        <v>10</v>
+      </c>
+      <c r="F93" t="s">
+        <v>22</v>
+      </c>
+      <c r="G93" s="8"/>
+      <c r="H93" s="8"/>
+      <c r="I93" s="8"/>
+      <c r="J93" s="8"/>
+      <c r="K93" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>23</v>
+      </c>
+      <c r="B94" s="2">
+        <v>42780</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D94" s="16">
+        <v>6.62</v>
+      </c>
+      <c r="E94" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G94" s="8"/>
+      <c r="H94" s="8"/>
+      <c r="I94" s="8"/>
+      <c r="J94" s="8"/>
+      <c r="K94" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C95" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D95" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E95" s="5">
+        <v>50</v>
+      </c>
+      <c r="F95" t="s">
+        <v>22</v>
+      </c>
+      <c r="G95" s="8"/>
+      <c r="H95" s="8"/>
+      <c r="I95" s="8"/>
+      <c r="J95" s="8"/>
+      <c r="K95" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C96" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D96" s="26">
+        <v>0.37</v>
+      </c>
+      <c r="E96" s="5"/>
+      <c r="F96" t="s">
+        <v>22</v>
+      </c>
+      <c r="G96" s="8"/>
+      <c r="H96" s="8"/>
+      <c r="I96" s="8"/>
+      <c r="J96" s="8"/>
+      <c r="K96" s="17"/>
+    </row>
+    <row r="97" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="10"/>
+      <c r="B97" s="10"/>
+      <c r="C97" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D97" s="12"/>
+      <c r="E97" s="11"/>
+      <c r="F97" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G97" s="15">
+        <v>31</v>
+      </c>
+      <c r="H97" s="15">
+        <v>79</v>
+      </c>
+      <c r="I97" s="15">
+        <v>494</v>
+      </c>
+      <c r="J97" s="15">
+        <v>255</v>
+      </c>
+      <c r="K97" s="15"/>
+    </row>
+  </sheetData>
+  <mergeCells count="49">
+    <mergeCell ref="D1:K1"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="D2:F2"/>
+    <mergeCell ref="G2:K2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A91:B91"/>
+    <mergeCell ref="A90:C90"/>
+    <mergeCell ref="D90:F90"/>
+    <mergeCell ref="G90:K90"/>
+    <mergeCell ref="A83:B83"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="G10:K10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="G18:K18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="D26:F26"/>
+    <mergeCell ref="G26:K26"/>
+    <mergeCell ref="A82:C82"/>
+    <mergeCell ref="D82:F82"/>
+    <mergeCell ref="G82:K82"/>
+    <mergeCell ref="A75:B75"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A74:C74"/>
+    <mergeCell ref="D74:F74"/>
+    <mergeCell ref="G74:K74"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A58:C58"/>
+    <mergeCell ref="D58:F58"/>
+    <mergeCell ref="G58:K58"/>
+    <mergeCell ref="G34:K34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="D42:F42"/>
+    <mergeCell ref="G42:K42"/>
+    <mergeCell ref="A34:C34"/>
+    <mergeCell ref="D34:F34"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A66:C66"/>
+    <mergeCell ref="D66:F66"/>
+    <mergeCell ref="G66:K66"/>
+    <mergeCell ref="A67:B67"/>
+    <mergeCell ref="A50:C50"/>
+    <mergeCell ref="D50:F50"/>
+    <mergeCell ref="G50:K50"/>
+  </mergeCells>
+  <printOptions gridLines="1"/>
+  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <dimension ref="A1:K97"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G10" sqref="G10:K10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.6640625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="10.44140625" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" customWidth="1"/>
+    <col min="3" max="3" width="20.6640625" customWidth="1"/>
+    <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.6640625" style="9" customWidth="1"/>
+    <col min="6" max="8" width="11.33203125" customWidth="1"/>
+    <col min="9" max="9" width="11.33203125" style="13" customWidth="1"/>
+    <col min="10" max="10" width="11.33203125" customWidth="1"/>
+    <col min="11" max="11" width="22.44140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D1" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="E1" s="126"/>
+      <c r="F1" s="126"/>
+      <c r="G1" s="126"/>
+      <c r="H1" s="126"/>
+      <c r="I1" s="126"/>
+      <c r="J1" s="126"/>
+      <c r="K1" s="126"/>
+    </row>
+    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B2" s="128"/>
+      <c r="C2" s="138"/>
+      <c r="D2" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E2" s="128"/>
+      <c r="F2" s="138"/>
+      <c r="G2" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H2" s="128"/>
+      <c r="I2" s="128"/>
+      <c r="J2" s="128"/>
+      <c r="K2" s="138"/>
+    </row>
+    <row r="3" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="129"/>
+      <c r="B3" s="130"/>
+      <c r="C3" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="2">
+        <v>42724</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D4" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E4" s="5">
+        <v>10</v>
+      </c>
+      <c r="F4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="6"/>
+      <c r="K4" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="2">
+        <v>42738</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D5" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E5" s="5">
+        <v>10</v>
+      </c>
+      <c r="F5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="2">
+        <v>42751</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="16">
+        <v>7.36</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="8"/>
+      <c r="H6" s="8"/>
+      <c r="I6" s="8"/>
+      <c r="J6" s="8"/>
+      <c r="K6" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E7" s="5">
+        <v>50</v>
+      </c>
+      <c r="F7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="8"/>
+      <c r="H7" s="8"/>
+      <c r="I7" s="8"/>
+      <c r="J7" s="8"/>
+      <c r="K7" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="26">
+        <v>0.45</v>
+      </c>
+      <c r="E8" s="5"/>
+      <c r="F8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" s="8"/>
+      <c r="H8" s="8"/>
+      <c r="I8" s="8"/>
+      <c r="J8" s="8"/>
+      <c r="K8" s="17"/>
+    </row>
+    <row r="9" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="10"/>
+      <c r="B9" s="10"/>
+      <c r="C9" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="12"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="15">
+        <v>28</v>
+      </c>
+      <c r="H9" s="15">
+        <v>82</v>
+      </c>
+      <c r="I9" s="15">
+        <v>380</v>
+      </c>
+      <c r="J9" s="15">
+        <v>230</v>
+      </c>
+      <c r="K9" s="15"/>
+    </row>
+    <row r="10" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="128"/>
+      <c r="C10" s="138"/>
+      <c r="D10" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E10" s="128"/>
+      <c r="F10" s="138"/>
+      <c r="G10" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H10" s="128"/>
+      <c r="I10" s="128"/>
+      <c r="J10" s="128"/>
+      <c r="K10" s="138"/>
+    </row>
+    <row r="11" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="129"/>
+      <c r="B11" s="130"/>
+      <c r="C11" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="2">
+        <v>42689</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D12" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E12" s="5">
+        <v>10</v>
+      </c>
+      <c r="F12" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="2">
+        <v>42697</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E13" s="5">
+        <v>10</v>
+      </c>
+      <c r="F13" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
+      <c r="I13" s="8"/>
+      <c r="J13" s="8"/>
+      <c r="K13" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="2">
+        <v>42719</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="16">
+        <v>6.76</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="18">
+        <v>6</v>
+      </c>
+      <c r="E15" s="5">
+        <v>50</v>
+      </c>
+      <c r="F15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G15" s="8"/>
+      <c r="H15" s="8"/>
+      <c r="I15" s="8"/>
+      <c r="J15" s="8"/>
+      <c r="K15" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D16" s="26">
+        <v>0.51</v>
+      </c>
+      <c r="E16" s="5"/>
+      <c r="F16" t="s">
+        <v>22</v>
+      </c>
+      <c r="G16" s="8"/>
+      <c r="H16" s="8"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="8"/>
+      <c r="K16" s="17"/>
+    </row>
+    <row r="17" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="10"/>
+      <c r="B17" s="10"/>
+      <c r="C17" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" s="12"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G17" s="15">
+        <v>22</v>
+      </c>
+      <c r="H17" s="15">
+        <v>43</v>
+      </c>
+      <c r="I17" s="15">
+        <v>1085</v>
+      </c>
+      <c r="J17" s="15">
+        <v>279</v>
+      </c>
+      <c r="K17" s="15"/>
+    </row>
+    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="128"/>
+      <c r="C18" s="138"/>
+      <c r="D18" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E18" s="128"/>
+      <c r="F18" s="138"/>
+      <c r="G18" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H18" s="128"/>
+      <c r="I18" s="128"/>
+      <c r="J18" s="128"/>
+      <c r="K18" s="138"/>
+    </row>
+    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="129"/>
+      <c r="B19" s="130"/>
+      <c r="C19" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="2">
+        <v>42661</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D20" s="18">
+        <v>3</v>
+      </c>
+      <c r="E20" s="5">
+        <v>10</v>
+      </c>
+      <c r="F20" t="s">
+        <v>22</v>
+      </c>
+      <c r="G20" s="6"/>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="2">
+        <v>42675</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D21" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E21" s="5">
+        <v>10</v>
+      </c>
+      <c r="F21" t="s">
+        <v>22</v>
+      </c>
+      <c r="G21" s="8"/>
+      <c r="H21" s="8"/>
+      <c r="I21" s="8"/>
+      <c r="J21" s="8"/>
+      <c r="K21" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="2">
+        <v>42685</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="16">
+        <v>7.32</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" s="8"/>
+      <c r="H22" s="8"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="8"/>
+      <c r="K22" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E23" s="5">
+        <v>50</v>
+      </c>
+      <c r="F23" t="s">
+        <v>22</v>
+      </c>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D24" s="26">
+        <v>0.68</v>
+      </c>
+      <c r="E24" s="5"/>
+      <c r="F24" t="s">
+        <v>22</v>
+      </c>
+      <c r="G24" s="8"/>
+      <c r="H24" s="8"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="8"/>
+      <c r="K24" s="17"/>
+    </row>
+    <row r="25" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="10"/>
+      <c r="B25" s="10"/>
+      <c r="C25" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D25" s="12"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G25" s="15">
+        <v>29</v>
+      </c>
+      <c r="H25" s="15">
+        <v>41</v>
+      </c>
+      <c r="I25" s="15">
+        <v>404</v>
+      </c>
+      <c r="J25" s="15">
+        <v>134</v>
+      </c>
+      <c r="K25" s="15"/>
+    </row>
+    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="128"/>
+      <c r="C26" s="138"/>
+      <c r="D26" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E26" s="128"/>
+      <c r="F26" s="138"/>
+      <c r="G26" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H26" s="128"/>
+      <c r="I26" s="128"/>
+      <c r="J26" s="128"/>
+      <c r="K26" s="138"/>
+    </row>
+    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="129"/>
+      <c r="B27" s="130"/>
+      <c r="C27" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" s="2">
+        <v>42633</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D28" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E28" s="5">
+        <v>10</v>
+      </c>
+      <c r="F28" t="s">
+        <v>22</v>
+      </c>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>19</v>
+      </c>
+      <c r="B29" s="2">
+        <v>42663</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D29" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E29" s="5">
+        <v>10</v>
+      </c>
+      <c r="F29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G29" s="8"/>
+      <c r="H29" s="8"/>
+      <c r="I29" s="8"/>
+      <c r="J29" s="8"/>
+      <c r="K29" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>23</v>
+      </c>
+      <c r="B30" s="2">
+        <v>42675</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="16">
+        <v>6.9</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G30" s="8"/>
+      <c r="H30" s="8"/>
+      <c r="I30" s="8"/>
+      <c r="J30" s="8"/>
+      <c r="K30" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E31" s="5">
+        <v>50</v>
+      </c>
+      <c r="F31" t="s">
+        <v>22</v>
+      </c>
+      <c r="G31" s="8"/>
+      <c r="H31" s="8"/>
+      <c r="I31" s="8"/>
+      <c r="J31" s="8"/>
+      <c r="K31" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D32" s="26">
+        <v>0.09</v>
+      </c>
+      <c r="E32" s="5"/>
+      <c r="F32" t="s">
+        <v>22</v>
+      </c>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="17"/>
+    </row>
+    <row r="33" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="10"/>
+      <c r="B33" s="10"/>
+      <c r="C33" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D33" s="12"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G33" s="15">
+        <v>30</v>
+      </c>
+      <c r="H33" s="15">
+        <v>37</v>
+      </c>
+      <c r="I33" s="15">
+        <v>1585</v>
+      </c>
+      <c r="J33" s="15">
+        <v>235</v>
+      </c>
+      <c r="K33" s="15"/>
+    </row>
+    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B34" s="128"/>
+      <c r="C34" s="138"/>
+      <c r="D34" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E34" s="128"/>
+      <c r="F34" s="138"/>
+      <c r="G34" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H34" s="128"/>
+      <c r="I34" s="128"/>
+      <c r="J34" s="128"/>
+      <c r="K34" s="138"/>
+    </row>
+    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="129"/>
+      <c r="B35" s="130"/>
+      <c r="C35" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" s="2">
+        <v>42605</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D36" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E36" s="5">
+        <v>10</v>
+      </c>
+      <c r="F36" t="s">
+        <v>22</v>
+      </c>
+      <c r="G36" s="6"/>
+      <c r="H36" s="6"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>19</v>
+      </c>
+      <c r="B37" s="2">
+        <v>42613</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D37" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E37" s="5">
+        <v>10</v>
+      </c>
+      <c r="F37" t="s">
+        <v>22</v>
+      </c>
+      <c r="G37" s="8"/>
+      <c r="H37" s="8"/>
+      <c r="I37" s="8"/>
+      <c r="J37" s="8"/>
+      <c r="K37" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>23</v>
+      </c>
+      <c r="B38" s="2">
+        <v>42625</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="16">
+        <v>6.3</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G38" s="8"/>
+      <c r="H38" s="8"/>
+      <c r="I38" s="8"/>
+      <c r="J38" s="8"/>
+      <c r="K38" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C39" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D39" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E39" s="5">
+        <v>50</v>
+      </c>
+      <c r="F39" t="s">
+        <v>22</v>
+      </c>
+      <c r="G39" s="8"/>
+      <c r="H39" s="8"/>
+      <c r="I39" s="8"/>
+      <c r="J39" s="8"/>
+      <c r="K39" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D40" s="26">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" t="s">
+        <v>22</v>
+      </c>
+      <c r="G40" s="8"/>
+      <c r="H40" s="8"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="17"/>
+    </row>
+    <row r="41" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="10"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D41" s="12"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G41" s="15">
+        <v>30</v>
+      </c>
+      <c r="H41" s="15">
+        <v>75</v>
+      </c>
+      <c r="I41" s="15">
+        <v>277</v>
+      </c>
+      <c r="J41" s="15">
+        <v>155</v>
+      </c>
+      <c r="K41" s="15"/>
+    </row>
+    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B42" s="128"/>
+      <c r="C42" s="138"/>
+      <c r="D42" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E42" s="128"/>
+      <c r="F42" s="138"/>
+      <c r="G42" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H42" s="128"/>
+      <c r="I42" s="128"/>
+      <c r="J42" s="128"/>
+      <c r="K42" s="138"/>
+    </row>
+    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="129"/>
+      <c r="B43" s="130"/>
+      <c r="C43" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K43" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44" s="2">
+        <v>42577</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D44" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E44" s="5">
+        <v>10</v>
+      </c>
+      <c r="F44" t="s">
+        <v>22</v>
+      </c>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="6"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B45" s="2">
+        <v>42585</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D45" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E45" s="5">
+        <v>10</v>
+      </c>
+      <c r="F45" t="s">
+        <v>22</v>
+      </c>
+      <c r="G45" s="8"/>
+      <c r="H45" s="8"/>
+      <c r="I45" s="8"/>
+      <c r="J45" s="8"/>
+      <c r="K45" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>23</v>
+      </c>
+      <c r="B46" s="2">
+        <v>42594</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D46" s="16">
+        <v>6.6</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G46" s="8"/>
+      <c r="H46" s="8"/>
+      <c r="I46" s="8"/>
+      <c r="J46" s="8"/>
+      <c r="K46" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C47" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D47" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E47" s="5">
+        <v>50</v>
+      </c>
+      <c r="F47" t="s">
+        <v>22</v>
+      </c>
+      <c r="G47" s="8"/>
+      <c r="H47" s="8"/>
+      <c r="I47" s="8"/>
+      <c r="J47" s="8"/>
+      <c r="K47" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C48" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D48" s="26">
+        <v>0.19</v>
+      </c>
+      <c r="E48" s="5"/>
+      <c r="F48" t="s">
+        <v>22</v>
+      </c>
+      <c r="G48" s="8"/>
+      <c r="H48" s="8"/>
+      <c r="I48" s="8"/>
+      <c r="J48" s="8"/>
+      <c r="K48" s="17"/>
+    </row>
+    <row r="49" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="10"/>
+      <c r="B49" s="10"/>
+      <c r="C49" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D49" s="12"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G49" s="15">
+        <v>25</v>
+      </c>
+      <c r="H49" s="15">
+        <v>20</v>
+      </c>
+      <c r="I49" s="15">
+        <v>467</v>
+      </c>
+      <c r="J49" s="15">
+        <v>167</v>
+      </c>
+      <c r="K49" s="15"/>
+    </row>
+    <row r="50" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B50" s="128"/>
+      <c r="C50" s="138"/>
+      <c r="D50" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E50" s="128"/>
+      <c r="F50" s="138"/>
+      <c r="G50" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H50" s="128"/>
+      <c r="I50" s="128"/>
+      <c r="J50" s="128"/>
+      <c r="K50" s="138"/>
+    </row>
+    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="129"/>
+      <c r="B51" s="130"/>
+      <c r="C51" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J51" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K51" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>14</v>
+      </c>
+      <c r="B52" s="2">
+        <v>42549</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D52" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E52" s="5">
+        <v>10</v>
+      </c>
+      <c r="F52" t="s">
+        <v>22</v>
+      </c>
+      <c r="G52" s="6"/>
+      <c r="H52" s="6"/>
+      <c r="I52" s="6"/>
+      <c r="J52" s="6"/>
+      <c r="K52" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>19</v>
+      </c>
+      <c r="B53" s="2">
+        <v>42560</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D53" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E53" s="5">
+        <v>10</v>
+      </c>
+      <c r="F53" t="s">
+        <v>22</v>
+      </c>
+      <c r="G53" s="8"/>
+      <c r="H53" s="8"/>
+      <c r="I53" s="8"/>
+      <c r="J53" s="8"/>
+      <c r="K53" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>23</v>
+      </c>
+      <c r="B54" s="2">
+        <v>42572</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D54" s="16">
+        <v>6.6</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54" s="8"/>
+      <c r="H54" s="8"/>
+      <c r="I54" s="8"/>
+      <c r="J54" s="8"/>
+      <c r="K54" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C55" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D55" s="18">
+        <v>18</v>
+      </c>
+      <c r="E55" s="5">
+        <v>50</v>
+      </c>
+      <c r="F55" t="s">
+        <v>22</v>
+      </c>
+      <c r="G55" s="8"/>
+      <c r="H55" s="8"/>
+      <c r="I55" s="8"/>
+      <c r="J55" s="8"/>
+      <c r="K55" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C56" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D56" s="26">
+        <v>1.56</v>
+      </c>
+      <c r="E56" s="5"/>
+      <c r="F56" t="s">
+        <v>22</v>
+      </c>
+      <c r="G56" s="8"/>
+      <c r="H56" s="8"/>
+      <c r="I56" s="8"/>
+      <c r="J56" s="8"/>
+      <c r="K56" s="17"/>
+    </row>
+    <row r="57" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="10"/>
+      <c r="B57" s="10"/>
+      <c r="C57" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D57" s="12"/>
+      <c r="E57" s="11"/>
+      <c r="F57" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G57" s="15">
+        <v>27</v>
+      </c>
+      <c r="H57" s="15">
+        <v>47</v>
+      </c>
+      <c r="I57" s="15">
+        <v>1019</v>
+      </c>
+      <c r="J57" s="15">
+        <v>184</v>
+      </c>
+      <c r="K57" s="15"/>
+    </row>
+    <row r="58" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B58" s="128"/>
+      <c r="C58" s="138"/>
+      <c r="D58" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E58" s="128"/>
+      <c r="F58" s="138"/>
+      <c r="G58" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H58" s="128"/>
+      <c r="I58" s="128"/>
+      <c r="J58" s="128"/>
+      <c r="K58" s="138"/>
+    </row>
+    <row r="59" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="129"/>
+      <c r="B59" s="130"/>
+      <c r="C59" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I59" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J59" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K59" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>14</v>
+      </c>
+      <c r="B60" s="2">
+        <v>42514</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D60" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E60" s="5">
+        <v>10</v>
+      </c>
+      <c r="F60" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="6"/>
+      <c r="H60" s="6"/>
+      <c r="I60" s="6"/>
+      <c r="J60" s="6"/>
+      <c r="K60" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>19</v>
+      </c>
+      <c r="B61" s="2">
+        <v>42527</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D61" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E61" s="5">
+        <v>10</v>
+      </c>
+      <c r="F61" t="s">
+        <v>22</v>
+      </c>
+      <c r="G61" s="8"/>
+      <c r="H61" s="8"/>
+      <c r="I61" s="8"/>
+      <c r="J61" s="8"/>
+      <c r="K61" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>23</v>
+      </c>
+      <c r="B62" s="2">
+        <v>42535</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D62" s="16">
+        <v>6.3</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G62" s="8"/>
+      <c r="H62" s="8"/>
+      <c r="I62" s="8"/>
+      <c r="J62" s="8"/>
+      <c r="K62" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C63" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D63" s="18">
+        <v>14</v>
+      </c>
+      <c r="E63" s="5">
+        <v>50</v>
+      </c>
+      <c r="F63" t="s">
+        <v>22</v>
+      </c>
+      <c r="G63" s="8"/>
+      <c r="H63" s="8"/>
+      <c r="I63" s="8"/>
+      <c r="J63" s="8"/>
+      <c r="K63" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C64" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D64" s="26">
+        <v>0.91</v>
+      </c>
+      <c r="E64" s="5"/>
+      <c r="F64" t="s">
+        <v>22</v>
+      </c>
+      <c r="G64" s="8"/>
+      <c r="H64" s="8"/>
+      <c r="I64" s="8"/>
+      <c r="J64" s="8"/>
+      <c r="K64" s="17"/>
+    </row>
+    <row r="65" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="10"/>
+      <c r="B65" s="10"/>
+      <c r="C65" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D65" s="12"/>
+      <c r="E65" s="11"/>
+      <c r="F65" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G65" s="15">
+        <v>31</v>
+      </c>
+      <c r="H65" s="15">
+        <v>28</v>
+      </c>
+      <c r="I65" s="15">
+        <v>297</v>
+      </c>
+      <c r="J65" s="15">
+        <v>133</v>
+      </c>
+      <c r="K65" s="15"/>
+    </row>
+    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B66" s="128"/>
+      <c r="C66" s="138"/>
+      <c r="D66" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E66" s="128"/>
+      <c r="F66" s="138"/>
+      <c r="G66" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H66" s="128"/>
+      <c r="I66" s="128"/>
+      <c r="J66" s="128"/>
+      <c r="K66" s="138"/>
+    </row>
+    <row r="67" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="129"/>
+      <c r="B67" s="130"/>
+      <c r="C67" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I67" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J67" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K67" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" s="2">
+        <v>42486</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D68" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E68" s="5">
+        <v>10</v>
+      </c>
+      <c r="F68" t="s">
+        <v>22</v>
+      </c>
+      <c r="G68" s="6"/>
+      <c r="H68" s="6"/>
+      <c r="I68" s="6"/>
+      <c r="J68" s="6"/>
+      <c r="K68" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>19</v>
+      </c>
+      <c r="B69" s="2">
+        <v>42496</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D69" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E69" s="5">
+        <v>10</v>
+      </c>
+      <c r="F69" t="s">
+        <v>22</v>
+      </c>
+      <c r="G69" s="8"/>
+      <c r="H69" s="8"/>
+      <c r="I69" s="8"/>
+      <c r="J69" s="8"/>
+      <c r="K69" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>23</v>
+      </c>
+      <c r="B70" s="2">
+        <v>42500</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D70" s="16">
+        <v>6.6</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G70" s="8"/>
+      <c r="H70" s="8"/>
+      <c r="I70" s="8"/>
+      <c r="J70" s="8"/>
+      <c r="K70" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C71" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D71" s="18">
+        <v>2</v>
+      </c>
+      <c r="E71" s="5">
+        <v>50</v>
+      </c>
+      <c r="F71" t="s">
+        <v>22</v>
+      </c>
+      <c r="G71" s="8"/>
+      <c r="H71" s="8"/>
+      <c r="I71" s="8"/>
+      <c r="J71" s="8"/>
+      <c r="K71" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C72" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D72" s="26">
+        <v>0.21</v>
+      </c>
+      <c r="E72" s="5"/>
+      <c r="F72" t="s">
+        <v>22</v>
+      </c>
+      <c r="G72" s="8"/>
+      <c r="H72" s="8"/>
+      <c r="I72" s="8"/>
+      <c r="J72" s="8"/>
+      <c r="K72" s="17"/>
+    </row>
+    <row r="73" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="10"/>
+      <c r="B73" s="10"/>
+      <c r="C73" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D73" s="12"/>
+      <c r="E73" s="11"/>
+      <c r="F73" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G73" s="15">
+        <v>30</v>
+      </c>
+      <c r="H73" s="15">
+        <v>49</v>
+      </c>
+      <c r="I73" s="15">
+        <v>248</v>
+      </c>
+      <c r="J73" s="15">
+        <v>142</v>
+      </c>
+      <c r="K73" s="15"/>
+    </row>
+    <row r="74" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B74" s="128"/>
+      <c r="C74" s="138"/>
+      <c r="D74" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E74" s="128"/>
+      <c r="F74" s="138"/>
+      <c r="G74" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H74" s="128"/>
+      <c r="I74" s="128"/>
+      <c r="J74" s="128"/>
+      <c r="K74" s="138"/>
+    </row>
+    <row r="75" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="129"/>
+      <c r="B75" s="130"/>
+      <c r="C75" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I75" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J75" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K75" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>14</v>
+      </c>
+      <c r="B76" s="2">
+        <v>42458</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D76" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E76" s="5">
+        <v>10</v>
+      </c>
+      <c r="F76" t="s">
+        <v>22</v>
+      </c>
+      <c r="G76" s="6"/>
+      <c r="H76" s="6"/>
+      <c r="I76" s="6"/>
+      <c r="J76" s="6"/>
+      <c r="K76" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>19</v>
+      </c>
+      <c r="B77" s="2">
+        <v>42473</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D77" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E77" s="5">
+        <v>10</v>
+      </c>
+      <c r="F77" t="s">
+        <v>22</v>
+      </c>
+      <c r="G77" s="8"/>
+      <c r="H77" s="8"/>
+      <c r="I77" s="8"/>
+      <c r="J77" s="8"/>
+      <c r="K77" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>23</v>
+      </c>
+      <c r="B78" s="2">
+        <v>42481</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D78" s="16">
+        <v>7</v>
+      </c>
+      <c r="E78" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G78" s="8"/>
+      <c r="H78" s="8"/>
+      <c r="I78" s="8"/>
+      <c r="J78" s="8"/>
+      <c r="K78" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C79" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D79" s="18">
+        <v>2</v>
+      </c>
+      <c r="E79" s="5">
+        <v>50</v>
+      </c>
+      <c r="F79" t="s">
+        <v>22</v>
+      </c>
+      <c r="G79" s="8"/>
+      <c r="H79" s="8"/>
+      <c r="I79" s="8"/>
+      <c r="J79" s="8"/>
+      <c r="K79" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C80" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D80" s="26">
+        <v>0.18</v>
+      </c>
+      <c r="E80" s="5"/>
+      <c r="F80" t="s">
+        <v>22</v>
+      </c>
+      <c r="G80" s="8"/>
+      <c r="H80" s="8"/>
+      <c r="I80" s="8"/>
+      <c r="J80" s="8"/>
+      <c r="K80" s="17"/>
+    </row>
+    <row r="81" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="10"/>
+      <c r="B81" s="10"/>
+      <c r="C81" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D81" s="12"/>
+      <c r="E81" s="11"/>
+      <c r="F81" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G81" s="15">
+        <v>27</v>
+      </c>
+      <c r="H81" s="15">
+        <v>49</v>
+      </c>
+      <c r="I81" s="15">
+        <v>670</v>
+      </c>
+      <c r="J81" s="15">
+        <v>179</v>
+      </c>
+      <c r="K81" s="15"/>
+    </row>
+    <row r="82" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B82" s="128"/>
+      <c r="C82" s="138"/>
+      <c r="D82" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E82" s="128"/>
+      <c r="F82" s="138"/>
+      <c r="G82" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H82" s="128"/>
+      <c r="I82" s="128"/>
+      <c r="J82" s="128"/>
+      <c r="K82" s="138"/>
+    </row>
+    <row r="83" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="129"/>
+      <c r="B83" s="130"/>
+      <c r="C83" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I83" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J83" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K83" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>14</v>
+      </c>
+      <c r="B84" s="2">
+        <v>42423</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D84" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E84" s="5">
+        <v>10</v>
+      </c>
+      <c r="F84" t="s">
+        <v>22</v>
+      </c>
+      <c r="G84" s="6"/>
+      <c r="H84" s="6"/>
+      <c r="I84" s="6"/>
+      <c r="J84" s="6"/>
+      <c r="K84" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>19</v>
+      </c>
+      <c r="B85" s="2">
+        <v>42445</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D85" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E85" s="5">
+        <v>10</v>
+      </c>
+      <c r="F85" t="s">
+        <v>22</v>
+      </c>
+      <c r="G85" s="8"/>
+      <c r="H85" s="8"/>
+      <c r="I85" s="8"/>
+      <c r="J85" s="8"/>
+      <c r="K85" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>23</v>
+      </c>
+      <c r="B86" s="2">
+        <v>42451</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D86" s="16">
+        <v>7</v>
+      </c>
+      <c r="E86" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G86" s="8"/>
+      <c r="H86" s="8"/>
+      <c r="I86" s="8"/>
+      <c r="J86" s="8"/>
+      <c r="K86" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C87" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D87" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E87" s="5">
+        <v>50</v>
+      </c>
+      <c r="F87" t="s">
+        <v>22</v>
+      </c>
+      <c r="G87" s="8"/>
+      <c r="H87" s="8"/>
+      <c r="I87" s="8"/>
+      <c r="J87" s="8"/>
+      <c r="K87" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C88" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D88" s="26">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="E88" s="5"/>
+      <c r="F88" t="s">
+        <v>22</v>
+      </c>
+      <c r="G88" s="8"/>
+      <c r="H88" s="8"/>
+      <c r="I88" s="8"/>
+      <c r="J88" s="8"/>
+      <c r="K88" s="17"/>
+    </row>
+    <row r="89" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="10"/>
+      <c r="B89" s="10"/>
+      <c r="C89" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D89" s="12"/>
+      <c r="E89" s="11"/>
+      <c r="F89" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G89" s="15">
+        <v>21</v>
+      </c>
+      <c r="H89" s="15">
+        <v>38</v>
+      </c>
+      <c r="I89" s="15">
+        <v>344</v>
+      </c>
+      <c r="J89" s="15">
+        <v>174</v>
+      </c>
+      <c r="K89" s="15"/>
+    </row>
+    <row r="90" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B90" s="128"/>
+      <c r="C90" s="138"/>
+      <c r="D90" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E90" s="128"/>
+      <c r="F90" s="138"/>
+      <c r="G90" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H90" s="128"/>
+      <c r="I90" s="128"/>
+      <c r="J90" s="128"/>
+      <c r="K90" s="138"/>
+    </row>
+    <row r="91" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="129"/>
+      <c r="B91" s="130"/>
+      <c r="C91" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I91" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J91" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K91" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>14</v>
+      </c>
+      <c r="B92" s="2">
+        <v>42388</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D92" s="18"/>
+      <c r="E92" s="5">
+        <v>10</v>
+      </c>
+      <c r="F92" t="s">
+        <v>22</v>
+      </c>
+      <c r="G92" s="6"/>
+      <c r="H92" s="6"/>
+      <c r="I92" s="6"/>
+      <c r="J92" s="6"/>
+      <c r="K92" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>19</v>
+      </c>
+      <c r="B93" s="2">
+        <v>42401</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D93" s="18"/>
+      <c r="E93" s="5">
+        <v>10</v>
+      </c>
+      <c r="F93" t="s">
+        <v>22</v>
+      </c>
+      <c r="G93" s="8"/>
+      <c r="H93" s="8"/>
+      <c r="I93" s="8"/>
+      <c r="J93" s="8"/>
+      <c r="K93" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>23</v>
+      </c>
+      <c r="B94" s="2">
+        <v>42405</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D94" s="16"/>
+      <c r="E94" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G94" s="8"/>
+      <c r="H94" s="8"/>
+      <c r="I94" s="8"/>
+      <c r="J94" s="8"/>
+      <c r="K94" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C95" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D95" s="18"/>
+      <c r="E95" s="5">
+        <v>50</v>
+      </c>
+      <c r="F95" t="s">
+        <v>22</v>
+      </c>
+      <c r="G95" s="8"/>
+      <c r="H95" s="8"/>
+      <c r="I95" s="8"/>
+      <c r="J95" s="8"/>
+      <c r="K95" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C96" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D96" s="26">
+        <v>0.26</v>
+      </c>
+      <c r="E96" s="5"/>
+      <c r="F96" t="s">
+        <v>22</v>
+      </c>
+      <c r="G96" s="8"/>
+      <c r="H96" s="8"/>
+      <c r="I96" s="8"/>
+      <c r="J96" s="8"/>
+      <c r="K96" s="17"/>
+    </row>
+    <row r="97" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="10"/>
+      <c r="B97" s="10"/>
+      <c r="C97" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D97" s="12"/>
+      <c r="E97" s="11"/>
+      <c r="F97" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G97" s="15">
+        <v>17</v>
+      </c>
+      <c r="H97" s="15">
+        <v>1</v>
+      </c>
+      <c r="I97" s="15">
+        <v>473</v>
+      </c>
+      <c r="J97" s="15">
+        <v>217</v>
+      </c>
+      <c r="K97" s="15"/>
+    </row>
+  </sheetData>
+  <mergeCells count="49">
+    <mergeCell ref="G90:K90"/>
+    <mergeCell ref="D1:K1"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="D2:F2"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="D26:F26"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A82:C82"/>
+    <mergeCell ref="D82:F82"/>
+    <mergeCell ref="A74:C74"/>
+    <mergeCell ref="D74:F74"/>
+    <mergeCell ref="A75:B75"/>
+    <mergeCell ref="A67:B67"/>
+    <mergeCell ref="A58:C58"/>
+    <mergeCell ref="D58:F58"/>
+    <mergeCell ref="A91:B91"/>
+    <mergeCell ref="A90:C90"/>
+    <mergeCell ref="D90:F90"/>
+    <mergeCell ref="G2:K2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="G10:K10"/>
+    <mergeCell ref="G26:K26"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="G18:K18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A34:C34"/>
+    <mergeCell ref="D34:F34"/>
+    <mergeCell ref="G34:K34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="D42:F42"/>
+    <mergeCell ref="G42:K42"/>
+    <mergeCell ref="G82:K82"/>
+    <mergeCell ref="A83:B83"/>
+    <mergeCell ref="A50:C50"/>
+    <mergeCell ref="D50:F50"/>
+    <mergeCell ref="G50:K50"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A66:C66"/>
+    <mergeCell ref="D66:F66"/>
+    <mergeCell ref="G66:K66"/>
+    <mergeCell ref="G74:K74"/>
+    <mergeCell ref="G58:K58"/>
+    <mergeCell ref="A59:B59"/>
+  </mergeCells>
+  <printOptions gridLines="1"/>
+  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{33AB6776-9662-49CA-8CDB-CD4DFE33FFC7}">
+  <dimension ref="A10:L76"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="25.88671875" customWidth="1"/>
+    <col min="3" max="3" width="23.33203125" customWidth="1"/>
+    <col min="4" max="4" width="15.5546875" customWidth="1"/>
+    <col min="5" max="5" width="17.109375" customWidth="1"/>
+    <col min="7" max="7" width="11.109375" customWidth="1"/>
+    <col min="8" max="8" width="10.44140625" customWidth="1"/>
+    <col min="12" max="12" width="14.109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="10" spans="1:12" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="B10" s="101"/>
+      <c r="C10" s="101"/>
+      <c r="D10" s="101"/>
+      <c r="E10" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="98"/>
+      <c r="G10" s="98"/>
+      <c r="H10" s="98"/>
+      <c r="I10" s="98"/>
+      <c r="J10" s="98"/>
+      <c r="K10" s="98"/>
+      <c r="L10" s="98"/>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A11" s="101"/>
+      <c r="B11" s="101"/>
+      <c r="C11" s="101"/>
+      <c r="D11" s="101"/>
+      <c r="E11" s="101"/>
+      <c r="F11" s="101"/>
+      <c r="G11" s="101"/>
+      <c r="H11" s="101"/>
+      <c r="I11" s="101"/>
+      <c r="J11" s="101"/>
+      <c r="K11" s="101"/>
+      <c r="L11" s="101"/>
+    </row>
+    <row r="12" spans="1:12" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A12" s="101"/>
+      <c r="B12" s="102" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="103"/>
+      <c r="D12" s="104"/>
+      <c r="E12" s="102" t="s">
+        <v>2</v>
+      </c>
+      <c r="F12" s="103"/>
+      <c r="G12" s="104"/>
+      <c r="H12" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="I12" s="103"/>
+      <c r="J12" s="103"/>
+      <c r="K12" s="103"/>
+      <c r="L12" s="104"/>
+    </row>
+    <row r="13" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A13" s="101"/>
+      <c r="B13" s="105" t="s">
+        <v>40</v>
+      </c>
+      <c r="C13" s="106"/>
+      <c r="D13" s="107" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="107" t="s">
+        <v>6</v>
+      </c>
+      <c r="F13" s="107" t="s">
+        <v>7</v>
+      </c>
+      <c r="G13" s="107" t="s">
+        <v>8</v>
+      </c>
+      <c r="H13" s="107" t="s">
+        <v>9</v>
+      </c>
+      <c r="I13" s="107" t="s">
+        <v>10</v>
+      </c>
+      <c r="J13" s="107" t="s">
+        <v>11</v>
+      </c>
+      <c r="K13" s="107" t="s">
+        <v>12</v>
+      </c>
+      <c r="L13" s="107" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A14" s="101"/>
+      <c r="B14" s="101" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="108" t="s">
+        <v>69</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="109">
+        <v>7.5</v>
+      </c>
+      <c r="F14" s="109" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" s="101"/>
+      <c r="H14" s="110"/>
+      <c r="I14" s="101"/>
+      <c r="J14" s="101"/>
+      <c r="K14" s="110"/>
+      <c r="L14" s="111" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A15" s="101"/>
+      <c r="B15" s="101" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="112" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="23">
+        <v>5</v>
+      </c>
+      <c r="F15" s="113">
+        <v>30</v>
+      </c>
+      <c r="G15" s="101" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15" s="110"/>
+      <c r="I15" s="110"/>
+      <c r="J15" s="110"/>
+      <c r="K15" s="110"/>
+      <c r="L15" s="111" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A16" s="101"/>
+      <c r="B16" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" s="112">
+        <v>45728</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E16" s="23">
+        <v>1.08</v>
+      </c>
+      <c r="F16" s="113" t="s">
+        <v>25</v>
+      </c>
+      <c r="G16" s="101" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16" s="110"/>
+      <c r="I16" s="110"/>
+      <c r="J16" s="110"/>
+      <c r="K16" s="110"/>
+      <c r="L16" s="114" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="101"/>
+      <c r="B17" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="115"/>
+      <c r="D17" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="116"/>
+      <c r="F17" s="116"/>
+      <c r="G17" s="116" t="s">
+        <v>28</v>
+      </c>
+      <c r="H17" s="117">
+        <v>30</v>
+      </c>
+      <c r="I17" s="118">
+        <v>19</v>
+      </c>
+      <c r="J17" s="118">
+        <v>231</v>
+      </c>
+      <c r="K17" s="118">
+        <v>103</v>
+      </c>
+      <c r="L17" s="119"/>
+    </row>
+    <row r="18" spans="1:12" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="A18" s="101"/>
+      <c r="E18" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="98"/>
+      <c r="G18" s="98"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="98"/>
+      <c r="K18" s="98"/>
+      <c r="L18" s="98"/>
+    </row>
+    <row r="20" spans="1:12" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B20" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" s="45"/>
+      <c r="D20" s="46"/>
+      <c r="E20" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="F20" s="45"/>
+      <c r="G20" s="46"/>
+      <c r="H20" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="I20" s="45"/>
+      <c r="J20" s="45"/>
+      <c r="K20" s="45"/>
+      <c r="L20" s="46"/>
+    </row>
+    <row r="21" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B21" s="70" t="s">
+        <v>4</v>
+      </c>
+      <c r="C21" s="71"/>
+      <c r="D21" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="8"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="18">
+        <v>5</v>
+      </c>
+      <c r="F23" s="64">
+        <v>30</v>
+      </c>
+      <c r="G23" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" s="37">
+        <v>45725</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E24" s="27">
+        <v>0.74</v>
+      </c>
+      <c r="F24" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="G24" t="s">
+        <v>22</v>
+      </c>
+      <c r="H24" s="8"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="8"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="C25" s="28"/>
+      <c r="D25" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E25" s="12"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="H25" s="42">
+        <v>31</v>
+      </c>
+      <c r="I25" s="43">
+        <v>21</v>
+      </c>
+      <c r="J25" s="43">
+        <v>246</v>
+      </c>
+      <c r="K25" s="43">
+        <v>102</v>
+      </c>
+      <c r="L25" s="63"/>
+    </row>
+    <row r="26" spans="1:12" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="E26" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="98"/>
+      <c r="G26" s="98"/>
+      <c r="H26" s="98"/>
+      <c r="I26" s="98"/>
+      <c r="J26" s="98"/>
+      <c r="K26" s="98"/>
+      <c r="L26" s="98"/>
+    </row>
+    <row r="28" spans="1:12" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B28" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="45"/>
+      <c r="D28" s="46"/>
+      <c r="E28" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="F28" s="45"/>
+      <c r="G28" s="46"/>
+      <c r="H28" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="I28" s="45"/>
+      <c r="J28" s="45"/>
+      <c r="K28" s="45"/>
+      <c r="L28" s="46"/>
+    </row>
+    <row r="29" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B29" s="70" t="s">
+        <v>4</v>
+      </c>
+      <c r="C29" s="71"/>
+      <c r="D29" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="37">
+        <v>45714</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H30" s="8"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B31" t="s">
+        <v>19</v>
+      </c>
+      <c r="C31" s="37">
+        <v>45721</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="18">
+        <v>4</v>
+      </c>
+      <c r="F31" s="64">
+        <v>30</v>
+      </c>
+      <c r="G31" t="s">
+        <v>22</v>
+      </c>
+      <c r="H31" s="8"/>
+      <c r="I31" s="8"/>
+      <c r="J31" s="8"/>
+      <c r="K31" s="8"/>
+      <c r="L31" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B32" t="s">
+        <v>23</v>
+      </c>
+      <c r="C32" s="37">
+        <v>45723</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E32" s="27">
+        <v>0.18</v>
+      </c>
+      <c r="F32" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="G32" t="s">
+        <v>22</v>
+      </c>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="33" spans="2:12" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="C33" s="28"/>
+      <c r="D33" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E33" s="12"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="H33" s="42">
+        <v>28</v>
+      </c>
+      <c r="I33" s="43">
+        <v>166</v>
+      </c>
+      <c r="J33" s="43">
+        <v>822</v>
+      </c>
+      <c r="K33" s="43">
+        <v>414</v>
+      </c>
+      <c r="L33" s="63"/>
+    </row>
+    <row r="35" spans="2:12" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="E35" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="F35" s="98"/>
+      <c r="G35" s="98"/>
+      <c r="H35" s="98"/>
+      <c r="I35" s="98"/>
+      <c r="J35" s="98"/>
+      <c r="K35" s="98"/>
+      <c r="L35" s="98"/>
+    </row>
+    <row r="37" spans="2:12" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B37" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="C37" s="45"/>
+      <c r="D37" s="46"/>
+      <c r="E37" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="F37" s="45"/>
+      <c r="G37" s="46"/>
+      <c r="H37" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="I37" s="45"/>
+      <c r="J37" s="45"/>
+      <c r="K37" s="45"/>
+      <c r="L37" s="46"/>
+    </row>
+    <row r="38" spans="2:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B38" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="C38" s="71"/>
+      <c r="D38" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B39" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" s="37">
+        <v>45741</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E39" s="16">
+        <v>7.1</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H39" s="8"/>
+      <c r="K39" s="8"/>
+      <c r="L39" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C40" s="37">
+        <v>45742</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E40" s="18">
+        <v>3</v>
+      </c>
+      <c r="F40" s="64">
+        <v>30</v>
+      </c>
+      <c r="G40" t="s">
+        <v>22</v>
+      </c>
+      <c r="H40" s="8"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="8"/>
+      <c r="L40" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B41" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" s="37">
+        <v>45750</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E41" s="27">
+        <v>0.17</v>
+      </c>
+      <c r="F41" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="G41" t="s">
+        <v>22</v>
+      </c>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="42" spans="2:12" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="C42" s="28"/>
+      <c r="D42" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E42" s="12"/>
+      <c r="F42" s="11"/>
+      <c r="G42" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="H42" s="42">
+        <v>31</v>
+      </c>
+      <c r="I42" s="43">
+        <v>68</v>
+      </c>
+      <c r="J42" s="43">
+        <v>853</v>
+      </c>
+      <c r="K42" s="43">
+        <v>372</v>
+      </c>
+      <c r="L42" s="63"/>
+    </row>
+    <row r="43" spans="2:12" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="E43" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="98"/>
+      <c r="G43" s="98"/>
+      <c r="H43" s="98"/>
+      <c r="I43" s="98"/>
+      <c r="J43" s="98"/>
+      <c r="K43" s="98"/>
+      <c r="L43" s="98"/>
+    </row>
+    <row r="45" spans="2:12" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B45" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="C45" s="45"/>
+      <c r="D45" s="46"/>
+      <c r="E45" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="F45" s="45"/>
+      <c r="G45" s="46"/>
+      <c r="H45" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="I45" s="45"/>
+      <c r="J45" s="45"/>
+      <c r="K45" s="45"/>
+      <c r="L45" s="46"/>
+    </row>
+    <row r="46" spans="2:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B46" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="C46" s="71"/>
+      <c r="D46" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="L46" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="47" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B47" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" s="37">
+        <v>45714</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E47" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H47" s="8"/>
+      <c r="K47" s="8"/>
+      <c r="L47" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="48" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B48" t="s">
+        <v>19</v>
+      </c>
+      <c r="C48" s="37">
+        <v>45721</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E48" s="18">
+        <v>4</v>
+      </c>
+      <c r="F48" s="64">
+        <v>30</v>
+      </c>
+      <c r="G48" t="s">
+        <v>22</v>
+      </c>
+      <c r="H48" s="8"/>
+      <c r="I48" s="8"/>
+      <c r="J48" s="8"/>
+      <c r="K48" s="8"/>
+      <c r="L48" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B49" t="s">
+        <v>23</v>
+      </c>
+      <c r="C49" s="37">
+        <v>45723</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E49" s="27">
+        <v>0.18</v>
+      </c>
+      <c r="F49" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="G49" t="s">
+        <v>22</v>
+      </c>
+      <c r="H49" s="8"/>
+      <c r="I49" s="8"/>
+      <c r="J49" s="8"/>
+      <c r="K49" s="8"/>
+      <c r="L49" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="50" spans="2:12" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B50" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="C50" s="28"/>
+      <c r="D50" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E50" s="12"/>
+      <c r="F50" s="11"/>
+      <c r="G50" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="H50" s="42">
+        <v>28</v>
+      </c>
+      <c r="I50" s="43">
+        <v>166</v>
+      </c>
+      <c r="J50" s="43">
+        <v>822</v>
+      </c>
+      <c r="K50" s="43">
+        <v>414</v>
+      </c>
+      <c r="L50" s="63"/>
+    </row>
+    <row r="52" spans="2:12" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="E52" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="F52" s="98"/>
+      <c r="G52" s="98"/>
+      <c r="H52" s="98"/>
+      <c r="I52" s="98"/>
+      <c r="J52" s="98"/>
+      <c r="K52" s="98"/>
+      <c r="L52" s="98"/>
+    </row>
+    <row r="54" spans="2:12" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B54" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="C54" s="45"/>
+      <c r="D54" s="46"/>
+      <c r="E54" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="F54" s="45"/>
+      <c r="G54" s="46"/>
+      <c r="H54" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="I54" s="45"/>
+      <c r="J54" s="45"/>
+      <c r="K54" s="45"/>
+      <c r="L54" s="46"/>
+    </row>
+    <row r="55" spans="2:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B55" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="C55" s="71"/>
+      <c r="D55" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J55" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="K55" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="L55" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B56" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E56" s="16">
+        <v>7.1</v>
+      </c>
+      <c r="F56" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H56" s="8"/>
+      <c r="K56" s="8"/>
+      <c r="L56" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="57" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B57" t="s">
+        <v>19</v>
+      </c>
+      <c r="C57" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E57" s="18">
+        <v>3</v>
+      </c>
+      <c r="F57" s="64">
+        <v>30</v>
+      </c>
+      <c r="G57" t="s">
+        <v>22</v>
+      </c>
+      <c r="H57" s="8"/>
+      <c r="I57" s="8"/>
+      <c r="J57" s="8"/>
+      <c r="K57" s="8"/>
+      <c r="L57" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="58" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B58" t="s">
+        <v>23</v>
+      </c>
+      <c r="C58" s="37">
+        <v>45753</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E58" s="27">
+        <v>0.17</v>
+      </c>
+      <c r="F58" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="G58" t="s">
+        <v>22</v>
+      </c>
+      <c r="H58" s="8"/>
+      <c r="I58" s="8"/>
+      <c r="J58" s="8"/>
+      <c r="K58" s="8"/>
+      <c r="L58" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="59" spans="2:12" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B59" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="C59" s="28"/>
+      <c r="D59" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E59" s="12"/>
+      <c r="F59" s="11"/>
+      <c r="G59" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="H59" s="42">
+        <v>31</v>
+      </c>
+      <c r="I59" s="43">
+        <v>68</v>
+      </c>
+      <c r="J59" s="43">
+        <v>853</v>
+      </c>
+      <c r="K59" s="43">
+        <v>372</v>
+      </c>
+      <c r="L59" s="63"/>
+    </row>
+    <row r="60" spans="2:12" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="E60" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="F60" s="98"/>
+      <c r="G60" s="98"/>
+      <c r="H60" s="98"/>
+      <c r="I60" s="98"/>
+      <c r="J60" s="98"/>
+      <c r="K60" s="98"/>
+      <c r="L60" s="98"/>
+    </row>
+    <row r="62" spans="2:12" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B62" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="C62" s="45"/>
+      <c r="D62" s="46"/>
+      <c r="E62" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="F62" s="45"/>
+      <c r="G62" s="46"/>
+      <c r="H62" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="I62" s="45"/>
+      <c r="J62" s="45"/>
+      <c r="K62" s="45"/>
+      <c r="L62" s="46"/>
+    </row>
+    <row r="63" spans="2:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B63" s="70" t="s">
+        <v>34</v>
+      </c>
+      <c r="C63" s="71"/>
+      <c r="D63" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I63" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J63" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="K63" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="L63" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="64" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B64" t="s">
+        <v>14</v>
+      </c>
+      <c r="C64" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E64" s="16">
+        <v>7.4</v>
+      </c>
+      <c r="F64" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H64" s="8"/>
+      <c r="K64" s="8"/>
+      <c r="L64" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="65" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B65" t="s">
+        <v>19</v>
+      </c>
+      <c r="C65" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E65" s="18">
+        <v>25</v>
+      </c>
+      <c r="F65" s="64">
+        <v>30</v>
+      </c>
+      <c r="G65" t="s">
+        <v>22</v>
+      </c>
+      <c r="H65" s="8"/>
+      <c r="I65" s="8"/>
+      <c r="J65" s="8"/>
+      <c r="K65" s="8"/>
+      <c r="L65" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="66" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B66" t="s">
+        <v>23</v>
+      </c>
+      <c r="C66" s="37">
+        <v>45664</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E66" s="27">
+        <v>2.88</v>
+      </c>
+      <c r="F66" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="G66" t="s">
+        <v>22</v>
+      </c>
+      <c r="H66" s="8"/>
+      <c r="I66" s="8"/>
+      <c r="J66" s="8"/>
+      <c r="K66" s="8"/>
+      <c r="L66" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="67" spans="2:12" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B67" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="C67" s="28"/>
+      <c r="D67" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E67" s="12"/>
+      <c r="F67" s="11"/>
+      <c r="G67" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="H67" s="42">
+        <v>27</v>
+      </c>
+      <c r="I67" s="43">
+        <v>9</v>
+      </c>
+      <c r="J67" s="43">
+        <v>818</v>
+      </c>
+      <c r="K67" s="43">
+        <v>205</v>
+      </c>
+      <c r="L67" s="63"/>
+    </row>
+    <row r="69" spans="2:12" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="E69" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="F69" s="98"/>
+      <c r="G69" s="98"/>
+      <c r="H69" s="98"/>
+      <c r="I69" s="98"/>
+      <c r="J69" s="98"/>
+      <c r="K69" s="98"/>
+      <c r="L69" s="98"/>
+    </row>
+    <row r="71" spans="2:12" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B71" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="C71" s="45"/>
+      <c r="D71" s="46"/>
+      <c r="E71" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="F71" s="45"/>
+      <c r="G71" s="46"/>
+      <c r="H71" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="I71" s="45"/>
+      <c r="J71" s="45"/>
+      <c r="K71" s="45"/>
+      <c r="L71" s="46"/>
+    </row>
+    <row r="72" spans="2:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B72" s="70" t="s">
+        <v>37</v>
+      </c>
+      <c r="C72" s="71"/>
+      <c r="D72" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="H72" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I72" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J72" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="K72" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="L72" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="73" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B73" t="s">
+        <v>14</v>
+      </c>
+      <c r="C73" s="37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E73" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="F73" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H73" s="8"/>
+      <c r="K73" s="8"/>
+      <c r="L73" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="74" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B74" t="s">
+        <v>19</v>
+      </c>
+      <c r="C74" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E74" s="18">
+        <v>24</v>
+      </c>
+      <c r="F74" s="64">
+        <v>30</v>
+      </c>
+      <c r="G74" t="s">
+        <v>22</v>
+      </c>
+      <c r="H74" s="8"/>
+      <c r="I74" s="8"/>
+      <c r="J74" s="8"/>
+      <c r="K74" s="8"/>
+      <c r="L74" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="75" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B75" t="s">
+        <v>23</v>
+      </c>
+      <c r="C75" s="37">
+        <v>45816</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E75" s="27">
+        <v>1.84</v>
+      </c>
+      <c r="F75" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="G75" t="s">
+        <v>22</v>
+      </c>
+      <c r="H75" s="8"/>
+      <c r="I75" s="8"/>
+      <c r="J75" s="8"/>
+      <c r="K75" s="8"/>
+      <c r="L75" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="76" spans="2:12" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B76" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="C76" s="28"/>
+      <c r="D76" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E76" s="12"/>
+      <c r="F76" s="11"/>
+      <c r="G76" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="H76" s="42">
+        <v>31</v>
+      </c>
+      <c r="I76" s="43">
+        <v>37</v>
+      </c>
+      <c r="J76" s="43">
+        <v>373</v>
+      </c>
+      <c r="K76" s="43">
+        <v>155</v>
+      </c>
+      <c r="L76" s="63"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C60C664-2E24-4B03-BF2C-A32CD91C3AAB}">
+  <dimension ref="C1:N148"/>
+  <sheetViews>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="E6" sqref="E6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="18.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8.109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.6640625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.5546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.88671875" customWidth="1"/>
+    <col min="6" max="6" width="16.44140625" customWidth="1"/>
+    <col min="7" max="7" width="31.88671875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="17.88671875" customWidth="1"/>
+    <col min="9" max="9" width="42.33203125" customWidth="1"/>
+    <col min="10" max="10" width="6.33203125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.33203125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="3:13" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="F1" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="G1" s="126"/>
+      <c r="H1" s="126"/>
+      <c r="I1" s="126"/>
+      <c r="J1" s="126"/>
+      <c r="K1" s="126"/>
+      <c r="L1" s="126"/>
+      <c r="M1" s="126"/>
+    </row>
+    <row r="3" spans="3:13" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C3" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="45"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="45"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="46"/>
+    </row>
+    <row r="4" spans="3:13" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="C4" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4" s="71"/>
+      <c r="E4" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="37">
+        <v>45686</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="16">
+        <v>7.3</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="37">
+        <v>45693</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="18">
+        <v>3</v>
+      </c>
+      <c r="G6" s="64">
+        <v>30</v>
+      </c>
+      <c r="H6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" s="8"/>
+      <c r="J6" s="8"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="37">
+        <v>45698</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="27">
+        <v>0.2</v>
+      </c>
+      <c r="G7" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" s="8"/>
+      <c r="J7" s="8"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="3:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C8" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="28"/>
+      <c r="E8" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="12"/>
+      <c r="G8" s="11"/>
+      <c r="H8" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I8" s="42">
+        <v>31</v>
+      </c>
+      <c r="J8" s="43">
+        <v>161</v>
+      </c>
+      <c r="K8" s="43">
+        <v>778</v>
+      </c>
+      <c r="L8" s="43">
+        <v>303</v>
+      </c>
+      <c r="M8" s="63"/>
+    </row>
+    <row r="24" spans="3:13" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="F24" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="126"/>
+      <c r="H24" s="126"/>
+      <c r="I24" s="126"/>
+      <c r="J24" s="126"/>
+      <c r="K24" s="126"/>
+      <c r="L24" s="126"/>
+      <c r="M24" s="126"/>
+    </row>
+    <row r="26" spans="3:13" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C26" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="D26" s="45"/>
+      <c r="E26" s="46"/>
+      <c r="F26" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="G26" s="45"/>
+      <c r="H26" s="46"/>
+      <c r="I26" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="J26" s="45"/>
+      <c r="K26" s="45"/>
+      <c r="L26" s="45"/>
+      <c r="M26" s="46"/>
+    </row>
+    <row r="27" spans="3:13" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="C27" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" s="71"/>
+      <c r="E27" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M27" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D28" s="37">
+        <v>45622</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="G28" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="I28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C29" t="s">
+        <v>19</v>
+      </c>
+      <c r="D29" s="37">
+        <v>45632</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F29" s="18">
+        <v>3</v>
+      </c>
+      <c r="G29" s="64">
+        <v>30</v>
+      </c>
+      <c r="H29" t="s">
+        <v>22</v>
+      </c>
+      <c r="I29" s="8"/>
+      <c r="J29" s="8"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C30" t="s">
+        <v>23</v>
+      </c>
+      <c r="D30" s="37">
+        <v>45632</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F30" s="27">
+        <v>0.39</v>
+      </c>
+      <c r="G30" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="H30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I30" s="8"/>
+      <c r="J30" s="8"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="31" spans="3:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C31" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="D31" s="28"/>
+      <c r="E31" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="F31" s="12"/>
+      <c r="G31" s="11"/>
+      <c r="H31" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I31" s="42">
+        <v>30</v>
+      </c>
+      <c r="J31" s="43">
+        <v>87</v>
+      </c>
+      <c r="K31" s="43">
+        <v>792</v>
+      </c>
+      <c r="L31" s="43">
+        <v>359</v>
+      </c>
+      <c r="M31" s="63"/>
+    </row>
+    <row r="34" spans="3:13" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="F34" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="126"/>
+      <c r="H34" s="126"/>
+      <c r="I34" s="126"/>
+      <c r="J34" s="126"/>
+      <c r="K34" s="126"/>
+      <c r="L34" s="126"/>
+      <c r="M34" s="126"/>
+    </row>
+    <row r="36" spans="3:13" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C36" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="D36" s="45"/>
+      <c r="E36" s="46"/>
+      <c r="F36" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="G36" s="45"/>
+      <c r="H36" s="46"/>
+      <c r="I36" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="J36" s="45"/>
+      <c r="K36" s="45"/>
+      <c r="L36" s="45"/>
+      <c r="M36" s="46"/>
+    </row>
+    <row r="37" spans="3:13" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="C37" s="70" t="s">
+        <v>41</v>
+      </c>
+      <c r="D37" s="71"/>
+      <c r="E37" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K37" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="L37" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M37" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C38" t="s">
+        <v>14</v>
+      </c>
+      <c r="D38" s="37">
+        <v>45594</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F38" s="16">
+        <v>7.3</v>
+      </c>
+      <c r="G38" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="I38" s="8"/>
+      <c r="L38" s="8"/>
+      <c r="M38" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="39" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D39" s="37">
+        <v>45602</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F39" s="18">
+        <v>11</v>
+      </c>
+      <c r="G39" s="64">
+        <v>30</v>
+      </c>
+      <c r="H39" t="s">
+        <v>22</v>
+      </c>
+      <c r="I39" s="8"/>
+      <c r="J39" s="8"/>
+      <c r="K39" s="8"/>
+      <c r="L39" s="8"/>
+      <c r="M39" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D40" s="37">
+        <v>45604</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F40" s="27">
+        <v>1.18</v>
+      </c>
+      <c r="G40" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="H40" t="s">
+        <v>22</v>
+      </c>
+      <c r="I40" s="8"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="8"/>
+      <c r="L40" s="8"/>
+      <c r="M40" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="41" spans="3:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C41" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="D41" s="28"/>
+      <c r="E41" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="F41" s="12"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I41" s="42">
+        <v>11</v>
+      </c>
+      <c r="J41" s="43">
+        <v>351</v>
+      </c>
+      <c r="K41" s="43">
+        <v>968</v>
+      </c>
+      <c r="L41" s="43">
+        <v>487</v>
+      </c>
+      <c r="M41" s="63"/>
+    </row>
+    <row r="42" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="E42" s="99" t="s">
+        <v>42</v>
+      </c>
+      <c r="F42" s="100" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="45" spans="3:13" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="F45" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="G45" s="98"/>
+      <c r="H45" s="98"/>
+      <c r="I45" s="98"/>
+      <c r="J45" s="98"/>
+      <c r="K45" s="98"/>
+      <c r="L45" s="98"/>
+      <c r="M45" s="98"/>
+    </row>
+    <row r="47" spans="3:13" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C47" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="D47" s="45"/>
+      <c r="E47" s="46"/>
+      <c r="F47" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="G47" s="45"/>
+      <c r="H47" s="46"/>
+      <c r="I47" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="J47" s="45"/>
+      <c r="K47" s="45"/>
+      <c r="L47" s="45"/>
+      <c r="M47" s="46"/>
+    </row>
+    <row r="48" spans="3:13" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="C48" s="70" t="s">
+        <v>44</v>
+      </c>
+      <c r="D48" s="71"/>
+      <c r="E48" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="J48" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="L48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M48" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="49" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C49" t="s">
+        <v>14</v>
+      </c>
+      <c r="D49" s="37">
+        <v>45559</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F49" s="16">
+        <v>7.3</v>
+      </c>
+      <c r="G49" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="I49" s="8"/>
+      <c r="L49" s="8"/>
+      <c r="M49" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C50" t="s">
+        <v>19</v>
+      </c>
+      <c r="D50" s="37">
+        <v>45568</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F50" s="18">
+        <v>4</v>
+      </c>
+      <c r="G50" s="64">
+        <v>30</v>
+      </c>
+      <c r="H50" t="s">
+        <v>22</v>
+      </c>
+      <c r="I50" s="8"/>
+      <c r="J50" s="8"/>
+      <c r="K50" s="8"/>
+      <c r="L50" s="8"/>
+      <c r="M50" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="51" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C51" t="s">
+        <v>23</v>
+      </c>
+      <c r="D51" s="37">
+        <v>45573</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F51" s="27">
+        <v>0.68</v>
+      </c>
+      <c r="G51" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="H51" t="s">
+        <v>22</v>
+      </c>
+      <c r="I51" s="8"/>
+      <c r="J51" s="8"/>
+      <c r="K51" s="8"/>
+      <c r="L51" s="8"/>
+      <c r="M51" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="52" spans="3:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C52" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="D52" s="28"/>
+      <c r="E52" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="F52" s="12"/>
+      <c r="G52" s="11"/>
+      <c r="H52" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I52" s="42">
+        <v>31</v>
+      </c>
+      <c r="J52" s="43">
+        <v>263</v>
+      </c>
+      <c r="K52" s="43">
+        <v>527</v>
+      </c>
+      <c r="L52" s="43">
+        <v>400</v>
+      </c>
+      <c r="M52" s="63"/>
+    </row>
+    <row r="58" spans="3:13" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="F58" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="98"/>
+      <c r="H58" s="98"/>
+      <c r="I58" s="98"/>
+      <c r="J58" s="98"/>
+      <c r="K58" s="98"/>
+      <c r="L58" s="98"/>
+      <c r="M58" s="98"/>
+    </row>
+    <row r="60" spans="3:13" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C60" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="D60" s="45"/>
+      <c r="E60" s="46"/>
+      <c r="F60" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="G60" s="45"/>
+      <c r="H60" s="46"/>
+      <c r="I60" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="J60" s="45"/>
+      <c r="K60" s="45"/>
+      <c r="L60" s="45"/>
+      <c r="M60" s="46"/>
+    </row>
+    <row r="61" spans="3:13" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="C61" s="70" t="s">
+        <v>45</v>
+      </c>
+      <c r="D61" s="71"/>
+      <c r="E61" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="I61" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="J61" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K61" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="L61" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M61" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="62" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C62" t="s">
+        <v>14</v>
+      </c>
+      <c r="D62" s="37">
+        <v>45531</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F62" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="G62" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="I62" s="8"/>
+      <c r="L62" s="8"/>
+      <c r="M62" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="63" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C63" t="s">
+        <v>19</v>
+      </c>
+      <c r="D63" s="37">
+        <v>45545</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F63" s="18">
+        <v>8</v>
+      </c>
+      <c r="G63" s="64">
+        <v>30</v>
+      </c>
+      <c r="H63" t="s">
+        <v>22</v>
+      </c>
+      <c r="I63" s="8"/>
+      <c r="J63" s="8"/>
+      <c r="K63" s="8"/>
+      <c r="L63" s="8"/>
+      <c r="M63" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="64" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C64" t="s">
+        <v>23</v>
+      </c>
+      <c r="D64" s="37">
+        <v>45547</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F64" s="27">
+        <v>1.83</v>
+      </c>
+      <c r="G64" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="H64" t="s">
+        <v>22</v>
+      </c>
+      <c r="I64" s="8"/>
+      <c r="J64" s="8"/>
+      <c r="K64" s="8"/>
+      <c r="L64" s="8"/>
+      <c r="M64" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="65" spans="3:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C65" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="D65" s="28"/>
+      <c r="E65" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="F65" s="12"/>
+      <c r="G65" s="11"/>
+      <c r="H65" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I65" s="42">
+        <v>31</v>
+      </c>
+      <c r="J65" s="43">
+        <v>175</v>
+      </c>
+      <c r="K65" s="43">
+        <v>703</v>
+      </c>
+      <c r="L65" s="43">
+        <v>424</v>
+      </c>
+      <c r="M65" s="63"/>
+    </row>
+    <row r="72" spans="3:13" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="F72" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="G72" s="98"/>
+      <c r="H72" s="98"/>
+      <c r="I72" s="98"/>
+      <c r="J72" s="98"/>
+      <c r="K72" s="98"/>
+      <c r="L72" s="98"/>
+      <c r="M72" s="98"/>
+    </row>
+    <row r="74" spans="3:13" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C74" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="D74" s="45"/>
+      <c r="E74" s="46"/>
+      <c r="F74" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="G74" s="45"/>
+      <c r="H74" s="46"/>
+      <c r="I74" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="J74" s="45"/>
+      <c r="K74" s="45"/>
+      <c r="L74" s="45"/>
+      <c r="M74" s="46"/>
+    </row>
+    <row r="75" spans="3:13" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="C75" s="70" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75" s="71"/>
+      <c r="E75" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="I75" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="J75" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K75" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="L75" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M75" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="76" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C76" t="s">
+        <v>14</v>
+      </c>
+      <c r="D76" s="37">
+        <v>45503</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F76" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="G76" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="I76" s="8"/>
+      <c r="L76" s="8"/>
+      <c r="M76" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="77" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C77" t="s">
+        <v>19</v>
+      </c>
+      <c r="D77" s="37">
+        <v>45523</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F77" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="G77" s="64">
+        <v>30</v>
+      </c>
+      <c r="H77" t="s">
+        <v>22</v>
+      </c>
+      <c r="I77" s="8"/>
+      <c r="J77" s="8"/>
+      <c r="K77" s="8"/>
+      <c r="L77" s="8"/>
+      <c r="M77" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="78" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C78" t="s">
+        <v>23</v>
+      </c>
+      <c r="D78" s="37">
+        <v>45523</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F78" s="27">
+        <v>0.33</v>
+      </c>
+      <c r="G78" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="H78" t="s">
+        <v>22</v>
+      </c>
+      <c r="I78" s="8"/>
+      <c r="J78" s="8"/>
+      <c r="K78" s="8"/>
+      <c r="L78" s="8"/>
+      <c r="M78" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="79" spans="3:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C79" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="D79" s="28"/>
+      <c r="E79" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="F79" s="12"/>
+      <c r="G79" s="11"/>
+      <c r="H79" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I79" s="42">
+        <v>31</v>
+      </c>
+      <c r="J79" s="43">
+        <v>175</v>
+      </c>
+      <c r="K79" s="43">
+        <v>878</v>
+      </c>
+      <c r="L79" s="43">
+        <v>473</v>
+      </c>
+      <c r="M79" s="63"/>
+    </row>
+    <row r="88" spans="3:13" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="F88" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="G88" s="98"/>
+      <c r="H88" s="98"/>
+      <c r="I88" s="98"/>
+      <c r="J88" s="98"/>
+      <c r="K88" s="98"/>
+      <c r="L88" s="98"/>
+      <c r="M88" s="98"/>
+    </row>
+    <row r="90" spans="3:13" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C90" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="D90" s="45"/>
+      <c r="E90" s="46"/>
+      <c r="F90" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="G90" s="45"/>
+      <c r="H90" s="46"/>
+      <c r="I90" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="J90" s="45"/>
+      <c r="K90" s="45"/>
+      <c r="L90" s="45"/>
+      <c r="M90" s="46"/>
+    </row>
+    <row r="91" spans="3:13" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="C91" s="70" t="s">
+        <v>34</v>
+      </c>
+      <c r="D91" s="71"/>
+      <c r="E91" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="I91" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="J91" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K91" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="L91" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M91" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="92" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C92" t="s">
+        <v>14</v>
+      </c>
+      <c r="D92" s="37">
+        <v>45468</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F92" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="G92" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="I92" s="8"/>
+      <c r="L92" s="8"/>
+      <c r="M92" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="93" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C93" t="s">
+        <v>19</v>
+      </c>
+      <c r="D93" s="37">
+        <v>45477</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F93" s="18">
+        <v>3</v>
+      </c>
+      <c r="G93" s="64">
+        <v>30</v>
+      </c>
+      <c r="H93" t="s">
+        <v>22</v>
+      </c>
+      <c r="I93" s="8"/>
+      <c r="J93" s="8"/>
+      <c r="K93" s="8"/>
+      <c r="L93" s="8"/>
+      <c r="M93" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="94" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C94" t="s">
+        <v>23</v>
+      </c>
+      <c r="D94" s="37">
+        <v>45482</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F94" s="27">
+        <v>0.62</v>
+      </c>
+      <c r="G94" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="H94" t="s">
+        <v>22</v>
+      </c>
+      <c r="I94" s="8"/>
+      <c r="J94" s="8"/>
+      <c r="K94" s="8"/>
+      <c r="L94" s="8"/>
+      <c r="M94" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="95" spans="3:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C95" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="D95" s="28"/>
+      <c r="E95" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="F95" s="12"/>
+      <c r="G95" s="11"/>
+      <c r="H95" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I95" s="42">
+        <v>30</v>
+      </c>
+      <c r="J95" s="43">
+        <v>87</v>
+      </c>
+      <c r="K95" s="43">
+        <v>1581</v>
+      </c>
+      <c r="L95" s="43">
+        <v>541</v>
+      </c>
+      <c r="M95" s="63"/>
+    </row>
+    <row r="102" spans="3:13" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="F102" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="G102" s="98"/>
+      <c r="H102" s="98"/>
+      <c r="I102" s="98"/>
+      <c r="J102" s="98"/>
+      <c r="K102" s="98"/>
+      <c r="L102" s="98"/>
+      <c r="M102" s="98"/>
+    </row>
+    <row r="104" spans="3:13" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C104" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="D104" s="45"/>
+      <c r="E104" s="46"/>
+      <c r="F104" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="G104" s="45"/>
+      <c r="H104" s="46"/>
+      <c r="I104" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="J104" s="45"/>
+      <c r="K104" s="45"/>
+      <c r="L104" s="45"/>
+      <c r="M104" s="46"/>
+    </row>
+    <row r="105" spans="3:13" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="C105" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="D105" s="71"/>
+      <c r="E105" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F105" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="H105" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="I105" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="J105" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K105" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="L105" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M105" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="106" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C106" t="s">
+        <v>14</v>
+      </c>
+      <c r="D106" s="37">
+        <v>45440</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F106" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="G106" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="I106" s="8"/>
+      <c r="L106" s="8"/>
+      <c r="M106" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="107" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C107" t="s">
+        <v>19</v>
+      </c>
+      <c r="D107" s="37">
+        <v>45451</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F107" s="18">
+        <v>4</v>
+      </c>
+      <c r="G107" s="64">
+        <v>30</v>
+      </c>
+      <c r="H107" t="s">
+        <v>22</v>
+      </c>
+      <c r="I107" s="8"/>
+      <c r="J107" s="8"/>
+      <c r="K107" s="8"/>
+      <c r="L107" s="8"/>
+      <c r="M107" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="108" spans="3:13" x14ac:dyDescent="0.25">
+      <c r="C108" t="s">
+        <v>23</v>
+      </c>
+      <c r="D108" s="37">
+        <v>45482</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F108" s="27">
+        <v>0.39</v>
+      </c>
+      <c r="G108" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="H108" t="s">
+        <v>22</v>
+      </c>
+      <c r="I108" s="8"/>
+      <c r="J108" s="8"/>
+      <c r="K108" s="8"/>
+      <c r="L108" s="8"/>
+      <c r="M108" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="109" spans="3:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C109" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="D109" s="28"/>
+      <c r="E109" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="F109" s="12"/>
+      <c r="G109" s="11"/>
+      <c r="H109" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I109" s="42">
+        <v>31</v>
+      </c>
+      <c r="J109" s="43">
+        <v>87</v>
+      </c>
+      <c r="K109" s="43">
+        <v>613</v>
+      </c>
+      <c r="L109" s="43">
+        <v>398</v>
+      </c>
+      <c r="M109" s="63"/>
+    </row>
+    <row r="111" spans="3:13" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="F111" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="G111" s="98"/>
+      <c r="H111" s="98"/>
+      <c r="I111" s="98"/>
+      <c r="J111" s="98"/>
+      <c r="K111" s="98"/>
+      <c r="L111" s="98"/>
+      <c r="M111" s="98"/>
+    </row>
+    <row r="113" spans="3:14" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C113" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="D113" s="45"/>
+      <c r="E113" s="46"/>
+      <c r="F113" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="G113" s="45"/>
+      <c r="H113" s="46"/>
+      <c r="I113" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="J113" s="45"/>
+      <c r="K113" s="45"/>
+      <c r="L113" s="45"/>
+      <c r="M113" s="46"/>
+    </row>
+    <row r="114" spans="3:14" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="C114" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="D114" s="71"/>
+      <c r="E114" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="H114" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="I114" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="J114" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K114" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="L114" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M114" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="115" spans="3:14" x14ac:dyDescent="0.25">
+      <c r="C115" t="s">
+        <v>14</v>
+      </c>
+      <c r="D115" s="37">
+        <v>45405</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F115" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="G115" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="I115" s="8"/>
+      <c r="L115" s="8"/>
+      <c r="M115" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="116" spans="3:14" x14ac:dyDescent="0.25">
+      <c r="C116" t="s">
+        <v>19</v>
+      </c>
+      <c r="D116" s="37">
+        <v>45406</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F116" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="G116" s="64">
+        <v>30</v>
+      </c>
+      <c r="H116" t="s">
+        <v>22</v>
+      </c>
+      <c r="I116" s="8"/>
+      <c r="J116" s="8"/>
+      <c r="K116" s="8"/>
+      <c r="L116" s="8"/>
+      <c r="M116" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="117" spans="3:14" x14ac:dyDescent="0.25">
+      <c r="C117" t="s">
+        <v>23</v>
+      </c>
+      <c r="D117" s="37">
+        <v>45415</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F117" s="27">
+        <v>0.22</v>
+      </c>
+      <c r="G117" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="H117" t="s">
+        <v>22</v>
+      </c>
+      <c r="I117" s="8"/>
+      <c r="J117" s="8"/>
+      <c r="K117" s="8"/>
+      <c r="L117" s="8"/>
+      <c r="M117" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="118" spans="3:14" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C118" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="D118" s="28"/>
+      <c r="E118" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="F118" s="12"/>
+      <c r="G118" s="11"/>
+      <c r="H118" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I118" s="42">
+        <v>30</v>
+      </c>
+      <c r="J118" s="43">
+        <v>87</v>
+      </c>
+      <c r="K118" s="43">
+        <v>607</v>
+      </c>
+      <c r="L118" s="43">
+        <v>381</v>
+      </c>
+      <c r="M118" s="63"/>
+    </row>
+    <row r="121" spans="3:14" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="G121" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="H121" s="98"/>
+      <c r="I121" s="98"/>
+      <c r="J121" s="98"/>
+      <c r="K121" s="98"/>
+      <c r="L121" s="98"/>
+      <c r="M121" s="98"/>
+    </row>
+    <row r="123" spans="3:14" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="D123" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="E123" s="45"/>
+      <c r="F123" s="46"/>
+      <c r="G123" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="H123" s="45"/>
+      <c r="I123" s="46"/>
+      <c r="J123" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="K123" s="45"/>
+      <c r="L123" s="45"/>
+      <c r="M123" s="45"/>
+      <c r="N123" s="46"/>
+    </row>
+    <row r="124" spans="3:14" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="D124" s="70" t="s">
+        <v>47</v>
+      </c>
+      <c r="E124" s="71"/>
+      <c r="F124" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H124" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I124" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J124" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K124" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L124" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M124" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N124" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="125" spans="3:14" x14ac:dyDescent="0.25">
+      <c r="D125" t="s">
+        <v>14</v>
+      </c>
+      <c r="E125" s="37">
+        <v>45377</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G125" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="H125" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J125" s="8"/>
+      <c r="M125" s="8"/>
+      <c r="N125" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="126" spans="3:14" x14ac:dyDescent="0.25">
+      <c r="D126" t="s">
+        <v>19</v>
+      </c>
+      <c r="E126" s="37">
+        <v>45378</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G126" s="18">
+        <v>3</v>
+      </c>
+      <c r="H126" s="64">
+        <v>30</v>
+      </c>
+      <c r="I126" t="s">
+        <v>22</v>
+      </c>
+      <c r="J126" s="8"/>
+      <c r="K126" s="8"/>
+      <c r="L126" s="8"/>
+      <c r="M126" s="8"/>
+      <c r="N126" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="127" spans="3:14" x14ac:dyDescent="0.25">
+      <c r="D127" t="s">
+        <v>23</v>
+      </c>
+      <c r="E127" s="37">
+        <v>45356</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G127" s="27">
+        <v>0.21</v>
+      </c>
+      <c r="H127" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="I127" t="s">
+        <v>22</v>
+      </c>
+      <c r="J127" s="8"/>
+      <c r="K127" s="8"/>
+      <c r="L127" s="8"/>
+      <c r="M127" s="8"/>
+      <c r="N127" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="128" spans="3:14" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D128" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="E128" s="28"/>
+      <c r="F128" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G128" s="12"/>
+      <c r="H128" s="11"/>
+      <c r="I128" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="J128" s="42">
+        <v>31</v>
+      </c>
+      <c r="K128" s="43">
+        <v>149</v>
+      </c>
+      <c r="L128" s="43">
+        <v>458</v>
+      </c>
+      <c r="M128" s="43">
+        <v>339</v>
+      </c>
+      <c r="N128" s="63"/>
+    </row>
+    <row r="131" spans="4:14" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="G131" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="H131" s="98"/>
+      <c r="I131" s="98"/>
+      <c r="J131" s="98"/>
+      <c r="K131" s="98"/>
+      <c r="L131" s="98"/>
+      <c r="M131" s="98"/>
+    </row>
+    <row r="133" spans="4:14" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="D133" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="E133" s="45"/>
+      <c r="F133" s="46"/>
+      <c r="G133" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="H133" s="45"/>
+      <c r="I133" s="46"/>
+      <c r="J133" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="K133" s="45"/>
+      <c r="L133" s="45"/>
+      <c r="M133" s="45"/>
+      <c r="N133" s="46"/>
+    </row>
+    <row r="134" spans="4:14" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="D134" s="70" t="s">
+        <v>48</v>
+      </c>
+      <c r="E134" s="71"/>
+      <c r="F134" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H134" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I134" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J134" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K134" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L134" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M134" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N134" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="135" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D135" t="s">
+        <v>14</v>
+      </c>
+      <c r="E135" s="37">
+        <v>45349</v>
+      </c>
+      <c r="F135" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G135" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="H135" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J135" s="8"/>
+      <c r="M135" s="8"/>
+      <c r="N135" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="136" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D136" t="s">
+        <v>19</v>
+      </c>
+      <c r="E136" s="37">
+        <v>45350</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G136" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="H136" s="64">
+        <v>30</v>
+      </c>
+      <c r="I136" t="s">
+        <v>22</v>
+      </c>
+      <c r="J136" s="8"/>
+      <c r="K136" s="8"/>
+      <c r="L136" s="8"/>
+      <c r="M136" s="8"/>
+      <c r="N136" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="137" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D137" t="s">
+        <v>23</v>
+      </c>
+      <c r="E137" s="37">
+        <v>45362</v>
+      </c>
+      <c r="F137" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G137" s="27">
+        <v>0.22</v>
+      </c>
+      <c r="H137" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="I137" t="s">
+        <v>22</v>
+      </c>
+      <c r="J137" s="8"/>
+      <c r="K137" s="8"/>
+      <c r="L137" s="8"/>
+      <c r="M137" s="8"/>
+      <c r="N137" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="138" spans="4:14" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D138" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="E138" s="28"/>
+      <c r="F138" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G138" s="12"/>
+      <c r="H138" s="11"/>
+      <c r="I138" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="J138" s="42">
+        <v>29</v>
+      </c>
+      <c r="K138" s="43">
+        <v>60</v>
+      </c>
+      <c r="L138" s="43">
+        <v>375</v>
+      </c>
+      <c r="M138" s="43">
+        <v>274</v>
+      </c>
+      <c r="N138" s="63"/>
+    </row>
+    <row r="141" spans="4:14" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="D141" s="73"/>
+      <c r="E141" s="73"/>
+      <c r="F141" s="73"/>
+      <c r="G141" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="H141" s="95"/>
+      <c r="I141" s="95"/>
+      <c r="J141" s="95"/>
+      <c r="K141" s="95"/>
+      <c r="L141" s="95"/>
+      <c r="M141" s="95"/>
+      <c r="N141" s="95"/>
+    </row>
+    <row r="143" spans="4:14" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="D143" s="88" t="s">
+        <v>1</v>
+      </c>
+      <c r="E143" s="89"/>
+      <c r="F143" s="90"/>
+      <c r="G143" s="88" t="s">
+        <v>2</v>
+      </c>
+      <c r="H143" s="89"/>
+      <c r="I143" s="90"/>
+      <c r="J143" s="88" t="s">
+        <v>3</v>
+      </c>
+      <c r="K143" s="89"/>
+      <c r="L143" s="89"/>
+      <c r="M143" s="89"/>
+      <c r="N143" s="90"/>
+    </row>
+    <row r="144" spans="4:14" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="D144" s="96" t="s">
+        <v>49</v>
+      </c>
+      <c r="E144" s="97"/>
+      <c r="F144" s="74" t="s">
+        <v>5</v>
+      </c>
+      <c r="G144" s="74" t="s">
+        <v>6</v>
+      </c>
+      <c r="H144" s="74" t="s">
+        <v>7</v>
+      </c>
+      <c r="I144" s="74" t="s">
+        <v>8</v>
+      </c>
+      <c r="J144" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="K144" s="74" t="s">
+        <v>10</v>
+      </c>
+      <c r="L144" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="M144" s="74" t="s">
+        <v>12</v>
+      </c>
+      <c r="N144" s="74" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="145" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D145" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="E145" s="85">
+        <v>45321</v>
+      </c>
+      <c r="F145" s="75" t="s">
+        <v>16</v>
+      </c>
+      <c r="G145" s="80">
+        <v>7.1</v>
+      </c>
+      <c r="H145" s="76" t="s">
+        <v>17</v>
+      </c>
+      <c r="I145" s="73"/>
+      <c r="J145" s="77"/>
+      <c r="K145" s="73"/>
+      <c r="L145" s="73"/>
+      <c r="M145" s="77"/>
+      <c r="N145" s="91" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="146" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D146" s="73" t="s">
+        <v>19</v>
+      </c>
+      <c r="E146" s="85">
+        <v>45322</v>
+      </c>
+      <c r="F146" s="75" t="s">
+        <v>21</v>
+      </c>
+      <c r="G146" s="76">
+        <v>2</v>
+      </c>
+      <c r="H146" s="94">
+        <v>30</v>
+      </c>
+      <c r="I146" s="73" t="s">
+        <v>22</v>
+      </c>
+      <c r="J146" s="77"/>
+      <c r="K146" s="77"/>
+      <c r="L146" s="77"/>
+      <c r="M146" s="77"/>
+      <c r="N146" s="91" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="147" spans="4:14" x14ac:dyDescent="0.25">
+      <c r="D147" s="73" t="s">
+        <v>23</v>
+      </c>
+      <c r="E147" s="85">
+        <v>45329</v>
+      </c>
+      <c r="F147" s="75" t="s">
+        <v>24</v>
+      </c>
+      <c r="G147" s="81">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="H147" s="94" t="s">
+        <v>25</v>
+      </c>
+      <c r="I147" s="73" t="s">
+        <v>22</v>
+      </c>
+      <c r="J147" s="77"/>
+      <c r="K147" s="77"/>
+      <c r="L147" s="77"/>
+      <c r="M147" s="77"/>
+      <c r="N147" s="92" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="148" spans="4:14" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D148" s="84" t="s">
+        <v>26</v>
+      </c>
+      <c r="E148" s="82"/>
+      <c r="F148" s="83" t="s">
+        <v>27</v>
+      </c>
+      <c r="G148" s="79"/>
+      <c r="H148" s="78"/>
+      <c r="I148" s="79" t="s">
+        <v>28</v>
+      </c>
+      <c r="J148" s="86">
+        <v>31</v>
+      </c>
+      <c r="K148" s="87">
+        <v>60</v>
+      </c>
+      <c r="L148" s="87">
+        <v>388</v>
+      </c>
+      <c r="M148" s="87">
+        <v>263</v>
+      </c>
+      <c r="N148" s="93"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="F34:M34"/>
+    <mergeCell ref="F24:M24"/>
+    <mergeCell ref="F1:M1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3974419-47F4-4A42-87D3-228C94E66CD6}">
+  <dimension ref="A1:M78"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M1" sqref="A1:M8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="1"/>
+    <col min="2" max="2" width="8.6640625" customWidth="1"/>
+    <col min="3" max="3" width="11.88671875" customWidth="1"/>
+    <col min="4" max="4" width="15.33203125" customWidth="1"/>
+    <col min="5" max="6" width="8.6640625" customWidth="1"/>
+    <col min="7" max="7" width="11.44140625" customWidth="1"/>
+    <col min="8" max="10" width="8.6640625" customWidth="1"/>
+    <col min="11" max="11" width="33.109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="D1" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="E1" s="126"/>
+      <c r="F1" s="126"/>
+      <c r="G1" s="126"/>
+      <c r="H1" s="126"/>
+      <c r="I1" s="126"/>
+      <c r="J1" s="126"/>
+      <c r="K1" s="126"/>
+    </row>
+    <row r="2" spans="1:11" ht="74.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A3" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="45"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="45"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="46"/>
+    </row>
+    <row r="4" spans="1:11" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A4" s="129" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="130"/>
+      <c r="C4" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="37">
+        <v>45279</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="37">
+        <v>45280</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="18">
+        <v>2</v>
+      </c>
+      <c r="E6" s="64">
+        <v>30</v>
+      </c>
+      <c r="F6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="8"/>
+      <c r="H6" s="8"/>
+      <c r="I6" s="8"/>
+      <c r="J6" s="8"/>
+      <c r="K6" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="37">
+        <v>45288</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="27">
+        <v>0.32</v>
+      </c>
+      <c r="E7" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="8"/>
+      <c r="H7" s="8"/>
+      <c r="I7" s="8"/>
+      <c r="J7" s="8"/>
+      <c r="K7" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="28"/>
+      <c r="C8" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="12"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8" s="42">
+        <v>31</v>
+      </c>
+      <c r="H8" s="43">
+        <v>59</v>
+      </c>
+      <c r="I8" s="43">
+        <v>419</v>
+      </c>
+      <c r="J8" s="43">
+        <v>306</v>
+      </c>
+      <c r="K8" s="63"/>
+    </row>
+    <row r="9" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A9" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="B9" s="45"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E9" s="45"/>
+      <c r="F9" s="46"/>
+      <c r="G9" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="H9" s="45"/>
+      <c r="I9" s="45"/>
+      <c r="J9" s="45"/>
+      <c r="K9" s="46"/>
+    </row>
+    <row r="10" spans="1:11" ht="72" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="129" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="130"/>
+      <c r="C10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="37">
+        <v>45258</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="16">
+        <v>7.1</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" s="8"/>
+      <c r="J11" s="8"/>
+      <c r="K11" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="37">
+        <v>45259</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="18">
+        <v>14</v>
+      </c>
+      <c r="E12" s="64">
+        <v>30</v>
+      </c>
+      <c r="F12" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" s="8"/>
+      <c r="H12" s="8"/>
+      <c r="I12" s="8"/>
+      <c r="J12" s="8"/>
+      <c r="K12" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="37">
+        <v>45267</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" s="27">
+        <v>0.87</v>
+      </c>
+      <c r="E13" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="F13" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
+      <c r="I13" s="8"/>
+      <c r="J13" s="8"/>
+      <c r="K13" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="28"/>
+      <c r="C14" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="12"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G14" s="42">
+        <v>30</v>
+      </c>
+      <c r="H14" s="43">
+        <v>22</v>
+      </c>
+      <c r="I14" s="43">
+        <v>517</v>
+      </c>
+      <c r="J14" s="43">
+        <v>294.2</v>
+      </c>
+      <c r="K14" s="63"/>
+    </row>
+    <row r="15" spans="1:11" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A15" s="129" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="130"/>
+      <c r="C15" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="37">
+        <v>45195</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="72">
+        <v>7.1</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" s="8"/>
+      <c r="J16" s="8"/>
+      <c r="K16" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="37">
+        <v>45196</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="72">
+        <v>2</v>
+      </c>
+      <c r="E17" s="64">
+        <v>30</v>
+      </c>
+      <c r="F17" t="s">
+        <v>22</v>
+      </c>
+      <c r="G17" s="8"/>
+      <c r="H17" s="8"/>
+      <c r="I17" s="8"/>
+      <c r="J17" s="8"/>
+      <c r="K17" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="37">
+        <v>45225</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D18" s="72">
+        <v>0.31</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F18" t="s">
+        <v>22</v>
+      </c>
+      <c r="G18" s="8"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="8"/>
+      <c r="K18" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="28"/>
+      <c r="C19" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D19" s="12"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G19" s="42">
+        <v>31</v>
+      </c>
+      <c r="H19" s="43">
+        <v>59</v>
+      </c>
+      <c r="I19" s="43">
+        <v>700</v>
+      </c>
+      <c r="J19" s="43">
+        <v>299</v>
+      </c>
+      <c r="K19" s="63"/>
+    </row>
+    <row r="21" spans="1:13" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="D21" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="126"/>
+      <c r="F21" s="126"/>
+      <c r="G21" s="126"/>
+      <c r="H21" s="126"/>
+      <c r="I21" s="126"/>
+      <c r="J21" s="126"/>
+      <c r="K21" s="126"/>
+      <c r="M21" s="65"/>
+    </row>
+    <row r="22" spans="1:13" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A22" s="127" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="128"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E22" s="45"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
+      <c r="K22" s="46"/>
+      <c r="M22" s="65"/>
+    </row>
+    <row r="23" spans="1:13" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A23" s="129" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="130"/>
+      <c r="C23" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="M23" s="65"/>
+    </row>
+    <row r="24" spans="1:13" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" s="37">
+        <v>45167</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" s="72">
+        <v>7.1</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G24" s="8"/>
+      <c r="H24" s="8"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="8"/>
+      <c r="K24" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="37">
+        <v>45175</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="72">
+        <v>4</v>
+      </c>
+      <c r="E25" s="64">
+        <v>30</v>
+      </c>
+      <c r="F25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G25" s="8"/>
+      <c r="H25" s="8"/>
+      <c r="I25" s="8"/>
+      <c r="J25" s="8"/>
+      <c r="K25" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="37">
+        <v>45176</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D26" s="72">
+        <v>0.64</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F26" t="s">
+        <v>22</v>
+      </c>
+      <c r="G26" s="8"/>
+      <c r="H26" s="8"/>
+      <c r="I26" s="8"/>
+      <c r="J26" s="8"/>
+      <c r="K26" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="28"/>
+      <c r="C27" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="12"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G27" s="42">
+        <v>31</v>
+      </c>
+      <c r="H27" s="43">
+        <v>0</v>
+      </c>
+      <c r="I27" s="43">
+        <v>359</v>
+      </c>
+      <c r="J27" s="43">
+        <v>218.8</v>
+      </c>
+      <c r="K27" s="63"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M28" s="65"/>
+    </row>
+    <row r="29" spans="1:13" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="D29" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="E29" s="126"/>
+      <c r="F29" s="126"/>
+      <c r="G29" s="126"/>
+      <c r="H29" s="126"/>
+      <c r="I29" s="126"/>
+      <c r="J29" s="126"/>
+      <c r="K29" s="126"/>
+      <c r="M29" s="65"/>
+    </row>
+    <row r="30" spans="1:13" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A30" s="127" t="s">
+        <v>1</v>
+      </c>
+      <c r="B30" s="128"/>
+      <c r="C30" s="46"/>
+      <c r="D30" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E30" s="45"/>
+      <c r="F30" s="46"/>
+      <c r="G30" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="H30" s="45"/>
+      <c r="I30" s="45"/>
+      <c r="J30" s="45"/>
+      <c r="K30" s="46"/>
+      <c r="M30" s="65"/>
+    </row>
+    <row r="31" spans="1:13" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="129" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="130"/>
+      <c r="C31" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" s="37">
+        <v>45133</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" s="72">
+        <v>7</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B33" s="37">
+        <v>45141</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D33" s="72">
+        <v>2</v>
+      </c>
+      <c r="E33" s="64">
+        <v>30</v>
+      </c>
+      <c r="F33" t="s">
+        <v>22</v>
+      </c>
+      <c r="G33" s="8"/>
+      <c r="H33" s="8"/>
+      <c r="I33" s="8"/>
+      <c r="J33" s="8"/>
+      <c r="K33" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="37">
+        <v>45146</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D34" s="72">
+        <v>0.17</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F34" t="s">
+        <v>22</v>
+      </c>
+      <c r="G34" s="8"/>
+      <c r="H34" s="8"/>
+      <c r="I34" s="8"/>
+      <c r="J34" s="8"/>
+      <c r="K34" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B35" s="28"/>
+      <c r="C35" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D35" s="12"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G35" s="42">
+        <v>30</v>
+      </c>
+      <c r="H35" s="43">
+        <v>61</v>
+      </c>
+      <c r="I35" s="43">
+        <v>355</v>
+      </c>
+      <c r="J35" s="43">
+        <v>209</v>
+      </c>
+      <c r="K35" s="63"/>
+      <c r="M35" s="65"/>
+    </row>
+    <row r="36" spans="1:13" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A36" s="20"/>
+      <c r="C36" s="3"/>
+      <c r="E36" s="21"/>
+      <c r="G36" s="48"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="49"/>
+      <c r="K36" s="22"/>
+      <c r="M36" s="65"/>
+    </row>
+    <row r="37" spans="1:13" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="D37" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="126"/>
+      <c r="F37" s="126"/>
+      <c r="G37" s="126"/>
+      <c r="H37" s="126"/>
+      <c r="I37" s="126"/>
+      <c r="J37" s="126"/>
+      <c r="K37" s="126"/>
+      <c r="M37" s="65"/>
+    </row>
+    <row r="38" spans="1:13" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="127" t="s">
+        <v>1</v>
+      </c>
+      <c r="B38" s="128"/>
+      <c r="C38" s="46"/>
+      <c r="D38" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E38" s="45"/>
+      <c r="F38" s="46"/>
+      <c r="G38" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="H38" s="45"/>
+      <c r="I38" s="45"/>
+      <c r="J38" s="45"/>
+      <c r="K38" s="46"/>
+    </row>
+    <row r="39" spans="1:13" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A39" s="129" t="s">
+        <v>34</v>
+      </c>
+      <c r="B39" s="130"/>
+      <c r="C39" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40" s="37">
+        <v>45104</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="16">
+        <v>7.5</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G40" s="8"/>
+      <c r="H40" s="8"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>19</v>
+      </c>
+      <c r="B41" s="37">
+        <v>45113</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="E41" s="64">
+        <v>30</v>
+      </c>
+      <c r="F41" t="s">
+        <v>22</v>
+      </c>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+      <c r="K41" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>23</v>
+      </c>
+      <c r="B42" s="37">
+        <v>45114</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D42" s="66">
+        <v>0.11</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F42" t="s">
+        <v>22</v>
+      </c>
+      <c r="G42" s="8"/>
+      <c r="H42" s="8"/>
+      <c r="I42" s="8"/>
+      <c r="J42" s="8"/>
+      <c r="K42" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="M42" s="65"/>
+    </row>
+    <row r="43" spans="1:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B43" s="28"/>
+      <c r="C43" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D43" s="12"/>
+      <c r="E43" s="11"/>
+      <c r="F43" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G43" s="42">
+        <v>27</v>
+      </c>
+      <c r="H43" s="43">
+        <v>118</v>
+      </c>
+      <c r="I43" s="43">
+        <v>411</v>
+      </c>
+      <c r="J43" s="43">
+        <v>312</v>
+      </c>
+      <c r="K43" s="63"/>
+      <c r="M43" s="65"/>
+    </row>
+    <row r="44" spans="1:13" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="D44" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="126"/>
+      <c r="F44" s="126"/>
+      <c r="G44" s="126"/>
+      <c r="H44" s="126"/>
+      <c r="I44" s="126"/>
+      <c r="J44" s="126"/>
+      <c r="K44" s="126"/>
+      <c r="M44" s="65"/>
+    </row>
+    <row r="45" spans="1:13" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="127" t="s">
+        <v>1</v>
+      </c>
+      <c r="B45" s="128"/>
+      <c r="C45" s="46"/>
+      <c r="D45" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E45" s="45"/>
+      <c r="F45" s="46"/>
+      <c r="G45" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="H45" s="45"/>
+      <c r="I45" s="45"/>
+      <c r="J45" s="45"/>
+      <c r="K45" s="46"/>
+    </row>
+    <row r="46" spans="1:13" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A46" s="129" t="s">
+        <v>31</v>
+      </c>
+      <c r="B46" s="130"/>
+      <c r="C46" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>14</v>
+      </c>
+      <c r="B47" s="37">
+        <v>45076</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D47" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G47" s="8"/>
+      <c r="H47" s="8"/>
+      <c r="I47" s="8"/>
+      <c r="J47" s="8"/>
+      <c r="K47" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>19</v>
+      </c>
+      <c r="B48" s="37">
+        <v>45053</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D48" s="4">
+        <v>6</v>
+      </c>
+      <c r="E48" s="64">
+        <v>30</v>
+      </c>
+      <c r="F48" t="s">
+        <v>22</v>
+      </c>
+      <c r="G48" s="8"/>
+      <c r="H48" s="8"/>
+      <c r="I48" s="8"/>
+      <c r="J48" s="8"/>
+      <c r="K48" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>23</v>
+      </c>
+      <c r="B49" s="37">
+        <v>45093</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D49" s="66">
+        <v>0.92</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F49" t="s">
+        <v>22</v>
+      </c>
+      <c r="G49" s="8"/>
+      <c r="H49" s="8"/>
+      <c r="I49" s="8"/>
+      <c r="J49" s="8"/>
+      <c r="K49" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B50" s="28"/>
+      <c r="C50" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D50" s="12"/>
+      <c r="E50" s="11"/>
+      <c r="F50" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G50" s="42">
+        <v>31</v>
+      </c>
+      <c r="H50" s="43">
+        <v>0</v>
+      </c>
+      <c r="I50" s="43">
+        <v>496</v>
+      </c>
+      <c r="J50" s="43">
+        <v>373</v>
+      </c>
+      <c r="K50" s="63"/>
+    </row>
+    <row r="51" spans="1:11" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="D51" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="E51" s="126"/>
+      <c r="F51" s="126"/>
+      <c r="G51" s="126"/>
+      <c r="H51" s="126"/>
+      <c r="I51" s="126"/>
+      <c r="J51" s="126"/>
+      <c r="K51" s="126"/>
+    </row>
+    <row r="52" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A52" s="127" t="s">
+        <v>1</v>
+      </c>
+      <c r="B52" s="128"/>
+      <c r="C52" s="46"/>
+      <c r="D52" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E52" s="45"/>
+      <c r="F52" s="46"/>
+      <c r="G52" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="H52" s="45"/>
+      <c r="I52" s="45"/>
+      <c r="J52" s="45"/>
+      <c r="K52" s="46"/>
+    </row>
+    <row r="53" spans="1:11" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A53" s="129" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" s="130"/>
+      <c r="C53" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J53" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K53" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>14</v>
+      </c>
+      <c r="B54" s="37">
+        <v>45034</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D54" s="16">
+        <v>7.3</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54" s="8"/>
+      <c r="H54" s="8"/>
+      <c r="I54" s="8"/>
+      <c r="J54" s="8"/>
+      <c r="K54" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>19</v>
+      </c>
+      <c r="B55" s="37">
+        <v>45047</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D55" s="4">
+        <v>4</v>
+      </c>
+      <c r="E55" s="64">
+        <v>30</v>
+      </c>
+      <c r="F55" t="s">
+        <v>22</v>
+      </c>
+      <c r="G55" s="8"/>
+      <c r="H55" s="8"/>
+      <c r="I55" s="8"/>
+      <c r="J55" s="8"/>
+      <c r="K55" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>23</v>
+      </c>
+      <c r="B56" s="37">
+        <v>45055</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D56" s="66">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F56" t="s">
+        <v>22</v>
+      </c>
+      <c r="G56" s="8"/>
+      <c r="H56" s="8"/>
+      <c r="I56" s="8"/>
+      <c r="J56" s="8"/>
+      <c r="K56" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B57" s="28"/>
+      <c r="C57" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D57" s="12"/>
+      <c r="E57" s="11"/>
+      <c r="F57" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G57" s="42">
+        <v>30</v>
+      </c>
+      <c r="H57" s="43">
+        <v>0</v>
+      </c>
+      <c r="I57" s="43">
+        <v>417</v>
+      </c>
+      <c r="J57" s="43">
+        <v>182</v>
+      </c>
+      <c r="K57" s="63"/>
+    </row>
+    <row r="58" spans="1:11" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="D58" s="131" t="s">
+        <v>0</v>
+      </c>
+      <c r="E58" s="131"/>
+      <c r="F58" s="131"/>
+      <c r="G58" s="131"/>
+      <c r="H58" s="131"/>
+      <c r="I58" s="131"/>
+      <c r="J58" s="131"/>
+      <c r="K58" s="131"/>
+    </row>
+    <row r="59" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A59" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="B59" s="45"/>
+      <c r="C59" s="46"/>
+      <c r="D59" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E59" s="45"/>
+      <c r="F59" s="46"/>
+      <c r="G59" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="H59" s="45"/>
+      <c r="I59" s="45"/>
+      <c r="J59" s="45"/>
+      <c r="K59" s="46"/>
+    </row>
+    <row r="60" spans="1:11" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A60" s="70" t="s">
+        <v>47</v>
+      </c>
+      <c r="B60" s="71"/>
+      <c r="C60" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K60" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>14</v>
+      </c>
+      <c r="B61" s="37">
+        <v>45013</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D61" s="16">
+        <v>7.4</v>
+      </c>
+      <c r="E61" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G61" s="8"/>
+      <c r="H61" s="8"/>
+      <c r="I61" s="8"/>
+      <c r="J61" s="8"/>
+      <c r="K61" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>19</v>
+      </c>
+      <c r="B62" s="37">
+        <v>45021</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D62" s="4">
+        <v>5</v>
+      </c>
+      <c r="E62" s="64">
+        <v>30</v>
+      </c>
+      <c r="F62" t="s">
+        <v>22</v>
+      </c>
+      <c r="G62" s="8"/>
+      <c r="H62" s="8"/>
+      <c r="I62" s="8"/>
+      <c r="J62" s="8"/>
+      <c r="K62" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>23</v>
+      </c>
+      <c r="B63" s="37">
+        <v>45027</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D63" s="66">
+        <v>0.92</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F63" t="s">
+        <v>22</v>
+      </c>
+      <c r="G63" s="8"/>
+      <c r="H63" s="8"/>
+      <c r="I63" s="8"/>
+      <c r="J63" s="8"/>
+      <c r="K63" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B64" s="28"/>
+      <c r="C64" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D64" s="12"/>
+      <c r="E64" s="11"/>
+      <c r="F64" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G64" s="42">
+        <v>31</v>
+      </c>
+      <c r="H64" s="43">
+        <v>84</v>
+      </c>
+      <c r="I64" s="43">
+        <v>665</v>
+      </c>
+      <c r="J64" s="43">
+        <v>453</v>
+      </c>
+      <c r="K64" s="63"/>
+    </row>
+    <row r="65" spans="1:11" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="D65" s="131" t="s">
+        <v>0</v>
+      </c>
+      <c r="E65" s="131"/>
+      <c r="F65" s="131"/>
+      <c r="G65" s="131"/>
+      <c r="H65" s="131"/>
+      <c r="I65" s="131"/>
+      <c r="J65" s="131"/>
+      <c r="K65" s="131"/>
+    </row>
+    <row r="66" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A66" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="B66" s="45"/>
+      <c r="C66" s="46"/>
+      <c r="D66" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E66" s="45"/>
+      <c r="F66" s="46"/>
+      <c r="G66" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="H66" s="45"/>
+      <c r="I66" s="45"/>
+      <c r="J66" s="45"/>
+      <c r="K66" s="46"/>
+    </row>
+    <row r="67" spans="1:11" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A67" s="70" t="s">
+        <v>48</v>
+      </c>
+      <c r="B67" s="71"/>
+      <c r="C67" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I67" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J67" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K67" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" s="37">
+        <v>44978</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D68" s="16">
+        <v>7</v>
+      </c>
+      <c r="E68" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G68" s="8"/>
+      <c r="H68" s="8"/>
+      <c r="I68" s="8"/>
+      <c r="J68" s="8"/>
+      <c r="K68" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>19</v>
+      </c>
+      <c r="B69" s="37">
+        <v>44988</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D69" s="4">
+        <v>3</v>
+      </c>
+      <c r="E69" s="64">
+        <v>30</v>
+      </c>
+      <c r="F69" t="s">
+        <v>22</v>
+      </c>
+      <c r="G69" s="8"/>
+      <c r="H69" s="8"/>
+      <c r="I69" s="8"/>
+      <c r="J69" s="8"/>
+      <c r="K69" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>23</v>
+      </c>
+      <c r="B70" s="37">
+        <v>44995</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D70" s="66">
+        <v>0.35</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F70" t="s">
+        <v>22</v>
+      </c>
+      <c r="G70" s="8"/>
+      <c r="H70" s="8"/>
+      <c r="I70" s="8"/>
+      <c r="J70" s="8"/>
+      <c r="K70" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B71" s="28"/>
+      <c r="C71" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D71" s="12"/>
+      <c r="E71" s="11"/>
+      <c r="F71" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G71" s="42">
+        <v>28</v>
+      </c>
+      <c r="H71" s="43">
+        <v>240</v>
+      </c>
+      <c r="I71" s="43">
+        <v>742</v>
+      </c>
+      <c r="J71" s="43">
+        <v>484</v>
+      </c>
+      <c r="K71" s="63"/>
+    </row>
+    <row r="72" spans="1:11" ht="32.4" x14ac:dyDescent="0.25">
+      <c r="D72" s="131" t="s">
+        <v>0</v>
+      </c>
+      <c r="E72" s="131"/>
+      <c r="F72" s="131"/>
+      <c r="G72" s="131"/>
+      <c r="H72" s="131"/>
+      <c r="I72" s="131"/>
+      <c r="J72" s="131"/>
+      <c r="K72" s="131"/>
+    </row>
+    <row r="73" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A73" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="B73" s="45"/>
+      <c r="C73" s="46"/>
+      <c r="D73" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E73" s="45"/>
+      <c r="F73" s="46"/>
+      <c r="G73" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="H73" s="45"/>
+      <c r="I73" s="45"/>
+      <c r="J73" s="45"/>
+      <c r="K73" s="46"/>
+    </row>
+    <row r="74" spans="1:11" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A74" s="70" t="s">
+        <v>49</v>
+      </c>
+      <c r="B74" s="71"/>
+      <c r="C74" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H74" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I74" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J74" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K74" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>14</v>
+      </c>
+      <c r="B75" s="37">
+        <v>44950</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D75" s="16">
+        <v>6.8</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G75" s="8"/>
+      <c r="H75" s="8"/>
+      <c r="I75" s="8"/>
+      <c r="J75" s="8"/>
+      <c r="K75" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>19</v>
+      </c>
+      <c r="B76" s="37">
+        <v>44958</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D76" s="4">
+        <v>4</v>
+      </c>
+      <c r="E76" s="64">
+        <v>30</v>
+      </c>
+      <c r="F76" t="s">
+        <v>22</v>
+      </c>
+      <c r="G76" s="8"/>
+      <c r="H76" s="8"/>
+      <c r="I76" s="8"/>
+      <c r="J76" s="8"/>
+      <c r="K76" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B77" s="37">
+        <v>44959</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D77" s="66">
+        <v>4.2999999999999997E-2</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F77" t="s">
+        <v>22</v>
+      </c>
+      <c r="G77" s="8"/>
+      <c r="H77" s="8"/>
+      <c r="I77" s="8"/>
+      <c r="J77" s="8"/>
+      <c r="K77" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B78" s="28"/>
+      <c r="C78" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D78" s="12"/>
+      <c r="E78" s="11"/>
+      <c r="F78" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G78" s="42">
+        <v>31</v>
+      </c>
+      <c r="H78" s="43">
+        <v>0</v>
+      </c>
+      <c r="I78" s="43">
+        <v>2130</v>
+      </c>
+      <c r="J78" s="43">
+        <v>613</v>
+      </c>
+      <c r="K78" s="63"/>
+    </row>
+  </sheetData>
+  <mergeCells count="22">
+    <mergeCell ref="D44:K44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="D37:K37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="D72:K72"/>
+    <mergeCell ref="D65:K65"/>
+    <mergeCell ref="D51:K51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="D58:K58"/>
+    <mergeCell ref="D29:K29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="D1:K1"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="D21:K21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:M79"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="P16" sqref="P16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.6640625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.33203125" customWidth="1"/>
+    <col min="11" max="11" width="33.109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D1" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="E1" s="126"/>
+      <c r="F1" s="126"/>
+      <c r="G1" s="126"/>
+      <c r="H1" s="126"/>
+      <c r="I1" s="126"/>
+      <c r="J1" s="126"/>
+      <c r="K1" s="126"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A2" s="127" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="128"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E2" s="45"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="46"/>
+    </row>
+    <row r="3" spans="1:13" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A3" s="129" t="s">
+        <v>50</v>
+      </c>
+      <c r="B3" s="130"/>
+      <c r="C3" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="37">
+        <v>44915</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="16">
+        <v>7</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4" s="8"/>
+      <c r="H4" s="8"/>
+      <c r="I4" s="8"/>
+      <c r="J4" s="8"/>
+      <c r="K4" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="37">
+        <v>44925</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="4">
+        <v>4</v>
+      </c>
+      <c r="E5" s="64">
+        <v>30</v>
+      </c>
+      <c r="F5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="61" t="s">
+        <v>18</v>
+      </c>
+      <c r="M5" s="65"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="37">
+        <v>44939</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="66">
+        <v>0.59</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="8"/>
+      <c r="H6" s="8"/>
+      <c r="I6" s="8"/>
+      <c r="J6" s="8"/>
+      <c r="K6" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="M6" s="65"/>
+    </row>
+    <row r="7" spans="1:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="28"/>
+      <c r="C7" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="12"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="42">
+        <v>30</v>
+      </c>
+      <c r="H7" s="43">
+        <v>0</v>
+      </c>
+      <c r="I7" s="43">
+        <v>994</v>
+      </c>
+      <c r="J7" s="43">
+        <v>536</v>
+      </c>
+      <c r="K7" s="63"/>
+      <c r="M7" s="65"/>
+    </row>
+    <row r="8" spans="1:13" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D8" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="126"/>
+      <c r="F8" s="126"/>
+      <c r="G8" s="126"/>
+      <c r="H8" s="126"/>
+      <c r="I8" s="126"/>
+      <c r="J8" s="126"/>
+      <c r="K8" s="126"/>
+    </row>
+    <row r="9" spans="1:13" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A9" s="127" t="s">
+        <v>1</v>
+      </c>
+      <c r="B9" s="128"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E9" s="45"/>
+      <c r="F9" s="46"/>
+      <c r="G9" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="H9" s="45"/>
+      <c r="I9" s="45"/>
+      <c r="J9" s="45"/>
+      <c r="K9" s="46"/>
+    </row>
+    <row r="10" spans="1:13" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A10" s="129" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="130"/>
+      <c r="C10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="37">
+        <v>44894</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="16">
+        <v>7.1</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" s="8"/>
+      <c r="H11" s="8"/>
+      <c r="I11" s="8"/>
+      <c r="J11" s="8"/>
+      <c r="K11" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="37">
+        <v>44904</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="4">
+        <v>6</v>
+      </c>
+      <c r="E12" s="64">
+        <v>30</v>
+      </c>
+      <c r="F12" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" s="8"/>
+      <c r="H12" s="8"/>
+      <c r="I12" s="8"/>
+      <c r="J12" s="8"/>
+      <c r="K12" s="61" t="s">
+        <v>18</v>
+      </c>
+      <c r="M12" s="65"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="37">
+        <v>44939</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" s="66">
+        <v>0.62</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F13" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
+      <c r="I13" s="8"/>
+      <c r="J13" s="8"/>
+      <c r="K13" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="M13" s="65"/>
+    </row>
+    <row r="14" spans="1:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="28"/>
+      <c r="C14" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="12"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G14" s="42">
+        <v>30</v>
+      </c>
+      <c r="H14" s="43">
+        <v>0</v>
+      </c>
+      <c r="I14" s="43">
+        <v>995</v>
+      </c>
+      <c r="J14" s="43">
+        <v>228</v>
+      </c>
+      <c r="K14" s="63"/>
+      <c r="M14" s="65"/>
+    </row>
+    <row r="15" spans="1:13" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D15" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="126"/>
+      <c r="F15" s="126"/>
+      <c r="G15" s="126"/>
+      <c r="H15" s="126"/>
+      <c r="I15" s="126"/>
+      <c r="J15" s="126"/>
+      <c r="K15" s="126"/>
+    </row>
+    <row r="16" spans="1:13" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A16" s="127" t="s">
+        <v>1</v>
+      </c>
+      <c r="B16" s="128"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E16" s="45"/>
+      <c r="F16" s="46"/>
+      <c r="G16" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="46"/>
+    </row>
+    <row r="17" spans="1:13" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A17" s="129" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="130"/>
+      <c r="C17" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="37">
+        <v>44859</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="16">
+        <v>6.9</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" s="8"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="8"/>
+      <c r="K18" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="37">
+        <v>44871</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="4">
+        <v>4</v>
+      </c>
+      <c r="E19" s="64">
+        <v>30</v>
+      </c>
+      <c r="F19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G19" s="8"/>
+      <c r="H19" s="8"/>
+      <c r="I19" s="8"/>
+      <c r="J19" s="8"/>
+      <c r="K19" s="61" t="s">
+        <v>18</v>
+      </c>
+      <c r="M19" s="65"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="37">
+        <v>44879</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" s="66">
+        <v>0.63</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F20" t="s">
+        <v>22</v>
+      </c>
+      <c r="G20" s="8"/>
+      <c r="H20" s="8"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="8"/>
+      <c r="K20" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="M20" s="65"/>
+    </row>
+    <row r="21" spans="1:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="28"/>
+      <c r="C21" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="12"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G21" s="42">
+        <v>23</v>
+      </c>
+      <c r="H21" s="43">
+        <v>0</v>
+      </c>
+      <c r="I21" s="43">
+        <v>901</v>
+      </c>
+      <c r="J21" s="43">
+        <v>385</v>
+      </c>
+      <c r="K21" s="63"/>
+      <c r="M21" s="65"/>
+    </row>
+    <row r="22" spans="1:13" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D22" s="132" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="132"/>
+      <c r="F22" s="132"/>
+      <c r="G22" s="132"/>
+      <c r="H22" s="132"/>
+      <c r="I22" s="132"/>
+      <c r="J22" s="132"/>
+      <c r="K22" s="132"/>
+    </row>
+    <row r="23" spans="1:13" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A23" s="127" t="s">
+        <v>1</v>
+      </c>
+      <c r="B23" s="128"/>
+      <c r="C23" s="46"/>
+      <c r="D23" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E23" s="45"/>
+      <c r="F23" s="46"/>
+      <c r="G23" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="H23" s="45"/>
+      <c r="I23" s="45"/>
+      <c r="J23" s="45"/>
+      <c r="K23" s="46"/>
+    </row>
+    <row r="24" spans="1:13" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A24" s="129" t="s">
+        <v>44</v>
+      </c>
+      <c r="B24" s="130"/>
+      <c r="C24" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" s="37">
+        <v>44831</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" s="16">
+        <v>6.8</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G25" s="8"/>
+      <c r="H25" s="8"/>
+      <c r="I25" s="8"/>
+      <c r="J25" s="8"/>
+      <c r="K25" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B26" s="37">
+        <v>44843</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="16">
+        <v>7</v>
+      </c>
+      <c r="E26" s="64">
+        <v>30</v>
+      </c>
+      <c r="F26" t="s">
+        <v>22</v>
+      </c>
+      <c r="G26" s="8"/>
+      <c r="H26" s="8"/>
+      <c r="I26" s="8"/>
+      <c r="J26" s="8"/>
+      <c r="K26" s="61" t="s">
+        <v>18</v>
+      </c>
+      <c r="M26" s="65"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B27" s="37">
+        <v>44847</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D27" s="66">
+        <v>1.21</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F27" t="s">
+        <v>22</v>
+      </c>
+      <c r="G27" s="8"/>
+      <c r="H27" s="8"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="8"/>
+      <c r="K27" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="M27" s="65"/>
+    </row>
+    <row r="28" spans="1:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="28"/>
+      <c r="C28" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D28" s="12"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G28" s="42">
+        <v>24</v>
+      </c>
+      <c r="H28" s="43">
+        <v>0</v>
+      </c>
+      <c r="I28" s="43">
+        <v>2267</v>
+      </c>
+      <c r="J28" s="43">
+        <v>818</v>
+      </c>
+      <c r="K28" s="63"/>
+      <c r="M28" s="65"/>
+    </row>
+    <row r="29" spans="1:13" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A29" s="129" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29" s="130"/>
+      <c r="C29" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" s="37">
+        <v>44804</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="16">
+        <v>7.1</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G30" s="8"/>
+      <c r="H30" s="8"/>
+      <c r="I30" s="8"/>
+      <c r="J30" s="8"/>
+      <c r="K30" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>19</v>
+      </c>
+      <c r="B31" s="37">
+        <v>44813</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" s="16">
+        <v>3</v>
+      </c>
+      <c r="E31" s="64">
+        <v>30</v>
+      </c>
+      <c r="F31" t="s">
+        <v>22</v>
+      </c>
+      <c r="G31" s="8"/>
+      <c r="H31" s="8"/>
+      <c r="I31" s="8"/>
+      <c r="J31" s="8"/>
+      <c r="K31" s="61" t="s">
+        <v>18</v>
+      </c>
+      <c r="M31" s="65"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>23</v>
+      </c>
+      <c r="B32" s="37">
+        <v>44823</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D32" s="66">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F32" t="s">
+        <v>22</v>
+      </c>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="M32" s="65"/>
+    </row>
+    <row r="33" spans="1:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="28"/>
+      <c r="C33" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D33" s="12"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G33" s="42">
+        <v>31</v>
+      </c>
+      <c r="H33" s="43">
+        <v>0</v>
+      </c>
+      <c r="I33" s="43">
+        <v>2775</v>
+      </c>
+      <c r="J33" s="43">
+        <v>684</v>
+      </c>
+      <c r="K33" s="63"/>
+      <c r="M33" s="65"/>
+    </row>
+    <row r="34" spans="1:13" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A34" s="129" t="s">
+        <v>37</v>
+      </c>
+      <c r="B34" s="130"/>
+      <c r="C34" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" s="37">
+        <v>44768</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="16">
+        <v>7.1</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G35" s="8"/>
+      <c r="H35" s="8"/>
+      <c r="I35" s="8"/>
+      <c r="J35" s="8"/>
+      <c r="K35" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>19</v>
+      </c>
+      <c r="B36" s="37">
+        <v>44779</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D36" s="16">
+        <v>3</v>
+      </c>
+      <c r="E36" s="64">
+        <v>30</v>
+      </c>
+      <c r="F36" t="s">
+        <v>22</v>
+      </c>
+      <c r="G36" s="8"/>
+      <c r="H36" s="8"/>
+      <c r="I36" s="8"/>
+      <c r="J36" s="8"/>
+      <c r="K36" s="61" t="s">
+        <v>18</v>
+      </c>
+      <c r="M36" s="65"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>23</v>
+      </c>
+      <c r="B37" s="37">
+        <v>44783</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D37" s="66">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F37" t="s">
+        <v>22</v>
+      </c>
+      <c r="G37" s="8"/>
+      <c r="H37" s="8"/>
+      <c r="I37" s="8"/>
+      <c r="J37" s="8"/>
+      <c r="K37" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="M37" s="65"/>
+    </row>
+    <row r="38" spans="1:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B38" s="28"/>
+      <c r="C38" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D38" s="12"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G38" s="42">
+        <v>31</v>
+      </c>
+      <c r="H38" s="43">
+        <v>164</v>
+      </c>
+      <c r="I38" s="43">
+        <v>1280</v>
+      </c>
+      <c r="J38" s="43">
+        <v>657</v>
+      </c>
+      <c r="K38" s="63"/>
+      <c r="M38" s="65"/>
+    </row>
+    <row r="39" spans="1:13" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A39" s="129" t="s">
+        <v>34</v>
+      </c>
+      <c r="B39" s="130"/>
+      <c r="C39" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40" s="37">
+        <v>44740</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="16">
+        <v>7</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G40" s="8"/>
+      <c r="H40" s="8"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>19</v>
+      </c>
+      <c r="B41" s="37">
+        <v>44751</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D41" s="16">
+        <v>2</v>
+      </c>
+      <c r="E41" s="64">
+        <v>30</v>
+      </c>
+      <c r="F41" t="s">
+        <v>22</v>
+      </c>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+      <c r="K41" s="61" t="s">
+        <v>18</v>
+      </c>
+      <c r="M41" s="65"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>23</v>
+      </c>
+      <c r="B42" s="37">
+        <v>44757</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D42" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F42" t="s">
+        <v>22</v>
+      </c>
+      <c r="G42" s="8"/>
+      <c r="H42" s="8"/>
+      <c r="I42" s="8"/>
+      <c r="J42" s="8"/>
+      <c r="K42" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="M42" s="65"/>
+    </row>
+    <row r="43" spans="1:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B43" s="28"/>
+      <c r="C43" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D43" s="67"/>
+      <c r="E43" s="11"/>
+      <c r="F43" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G43" s="42">
+        <v>30</v>
+      </c>
+      <c r="H43" s="43">
+        <v>164</v>
+      </c>
+      <c r="I43" s="43">
+        <v>1280</v>
+      </c>
+      <c r="J43" s="43">
+        <v>657</v>
+      </c>
+      <c r="K43" s="63"/>
+      <c r="M43" s="65"/>
+    </row>
+    <row r="44" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D44" s="9"/>
+    </row>
+    <row r="45" spans="1:13" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A45" s="127" t="s">
+        <v>1</v>
+      </c>
+      <c r="B45" s="128"/>
+      <c r="C45" s="46"/>
+      <c r="D45" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E45" s="45"/>
+      <c r="F45" s="46"/>
+      <c r="G45" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="H45" s="45"/>
+      <c r="I45" s="45"/>
+      <c r="J45" s="45"/>
+      <c r="K45" s="46"/>
+    </row>
+    <row r="46" spans="1:13" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A46" s="129" t="s">
+        <v>31</v>
+      </c>
+      <c r="B46" s="130"/>
+      <c r="C46" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>14</v>
+      </c>
+      <c r="B47" s="37">
+        <v>44705</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D47" s="16">
+        <v>7.1</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G47" s="8"/>
+      <c r="H47" s="8"/>
+      <c r="I47" s="8"/>
+      <c r="J47" s="8"/>
+      <c r="K47" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>19</v>
+      </c>
+      <c r="B48" s="37">
+        <v>44715</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D48" s="16">
+        <v>4</v>
+      </c>
+      <c r="E48" s="64">
+        <v>30</v>
+      </c>
+      <c r="F48" t="s">
+        <v>22</v>
+      </c>
+      <c r="G48" s="8"/>
+      <c r="H48" s="8"/>
+      <c r="I48" s="8"/>
+      <c r="J48" s="8"/>
+      <c r="K48" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>23</v>
+      </c>
+      <c r="B49" s="37">
+        <v>44727</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D49" s="16">
+        <v>0.33</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F49" t="s">
+        <v>22</v>
+      </c>
+      <c r="G49" s="8"/>
+      <c r="H49" s="8"/>
+      <c r="I49" s="8"/>
+      <c r="J49" s="8"/>
+      <c r="K49" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B50" s="28"/>
+      <c r="C50" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D50" s="67"/>
+      <c r="E50" s="11"/>
+      <c r="F50" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G50" s="42">
+        <v>31</v>
+      </c>
+      <c r="H50" s="43">
+        <v>492</v>
+      </c>
+      <c r="I50" s="43">
+        <v>1185</v>
+      </c>
+      <c r="J50" s="43">
+        <v>842</v>
+      </c>
+      <c r="K50" s="63"/>
+    </row>
+    <row r="51" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D51" s="9"/>
+    </row>
+    <row r="52" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A52" s="127" t="s">
+        <v>1</v>
+      </c>
+      <c r="B52" s="128"/>
+      <c r="C52" s="46"/>
+      <c r="D52" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E52" s="45"/>
+      <c r="F52" s="46"/>
+      <c r="G52" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="H52" s="45"/>
+      <c r="I52" s="45"/>
+      <c r="J52" s="45"/>
+      <c r="K52" s="46"/>
+    </row>
+    <row r="53" spans="1:11" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A53" s="129" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" s="130"/>
+      <c r="C53" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J53" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K53" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>14</v>
+      </c>
+      <c r="B54" s="37">
+        <v>44677</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D54" s="16">
+        <v>6.9</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54" s="8"/>
+      <c r="H54" s="8"/>
+      <c r="I54" s="8"/>
+      <c r="J54" s="8"/>
+      <c r="K54" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>19</v>
+      </c>
+      <c r="B55" s="37">
+        <v>44678</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D55" s="18">
+        <v>3</v>
+      </c>
+      <c r="E55" s="64">
+        <v>30</v>
+      </c>
+      <c r="F55" t="s">
+        <v>22</v>
+      </c>
+      <c r="G55" s="8"/>
+      <c r="H55" s="8"/>
+      <c r="I55" s="8"/>
+      <c r="J55" s="8"/>
+      <c r="K55" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>23</v>
+      </c>
+      <c r="B56" s="37">
+        <v>44692</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D56" s="27">
+        <v>0.47</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F56" t="s">
+        <v>22</v>
+      </c>
+      <c r="G56" s="8"/>
+      <c r="H56" s="8"/>
+      <c r="I56" s="8"/>
+      <c r="J56" s="8"/>
+      <c r="K56" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B57" s="28"/>
+      <c r="C57" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D57" s="67"/>
+      <c r="E57" s="11"/>
+      <c r="F57" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G57" s="42">
+        <v>11</v>
+      </c>
+      <c r="H57" s="43">
+        <v>204</v>
+      </c>
+      <c r="I57" s="43">
+        <v>994</v>
+      </c>
+      <c r="J57" s="43">
+        <v>650</v>
+      </c>
+      <c r="K57" s="63"/>
+    </row>
+    <row r="58" spans="1:11" s="12" customFormat="1" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D58" s="67"/>
+    </row>
+    <row r="59" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A59" s="135" t="s">
+        <v>1</v>
+      </c>
+      <c r="B59" s="136"/>
+      <c r="C59" s="51"/>
+      <c r="D59" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="E59" s="53"/>
+      <c r="F59" s="51"/>
+      <c r="G59" s="52" t="s">
+        <v>3</v>
+      </c>
+      <c r="H59" s="53"/>
+      <c r="I59" s="53"/>
+      <c r="J59" s="53"/>
+      <c r="K59" s="51"/>
+    </row>
+    <row r="60" spans="1:11" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A60" s="129" t="s">
+        <v>47</v>
+      </c>
+      <c r="B60" s="130"/>
+      <c r="C60" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K60" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>14</v>
+      </c>
+      <c r="B61" s="37">
+        <v>44649</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D61" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="E61" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G61" s="8"/>
+      <c r="H61" s="8"/>
+      <c r="I61" s="8"/>
+      <c r="J61" s="8"/>
+      <c r="K61" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>19</v>
+      </c>
+      <c r="B62" s="37">
+        <v>44659</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D62" s="18">
+        <v>5</v>
+      </c>
+      <c r="E62" s="5">
+        <v>30</v>
+      </c>
+      <c r="F62" t="s">
+        <v>22</v>
+      </c>
+      <c r="G62" s="8"/>
+      <c r="H62" s="8"/>
+      <c r="I62" s="8"/>
+      <c r="J62" s="8"/>
+      <c r="K62" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>23</v>
+      </c>
+      <c r="B63" s="37">
+        <v>44662</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D63" s="27">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F63" t="s">
+        <v>22</v>
+      </c>
+      <c r="G63" s="8"/>
+      <c r="H63" s="8"/>
+      <c r="I63" s="8"/>
+      <c r="J63" s="8"/>
+      <c r="K63" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B64" s="28"/>
+      <c r="C64" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D64" s="67"/>
+      <c r="E64" s="11"/>
+      <c r="F64" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G64" s="42">
+        <v>31</v>
+      </c>
+      <c r="H64" s="43">
+        <v>2978</v>
+      </c>
+      <c r="I64" s="43">
+        <v>2978</v>
+      </c>
+      <c r="J64" s="43">
+        <v>2978</v>
+      </c>
+      <c r="K64" s="63"/>
+    </row>
+    <row r="65" spans="1:11" s="55" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="54"/>
+      <c r="C65" s="56"/>
+      <c r="D65" s="69"/>
+      <c r="E65" s="57"/>
+      <c r="G65" s="58"/>
+      <c r="H65" s="59"/>
+      <c r="I65" s="59"/>
+      <c r="J65" s="59"/>
+      <c r="K65" s="60"/>
+    </row>
+    <row r="66" spans="1:11" ht="14.4" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="133" t="s">
+        <v>1</v>
+      </c>
+      <c r="B66" s="134"/>
+      <c r="C66" s="46"/>
+      <c r="D66" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E66" s="45"/>
+      <c r="F66" s="46"/>
+      <c r="G66" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="H66" s="45"/>
+      <c r="I66" s="45"/>
+      <c r="J66" s="45"/>
+      <c r="K66" s="46"/>
+    </row>
+    <row r="67" spans="1:11" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A67" s="129" t="s">
+        <v>48</v>
+      </c>
+      <c r="B67" s="130"/>
+      <c r="C67" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I67" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J67" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K67" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" s="37">
+        <v>44614</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D68" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="E68" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G68" s="8"/>
+      <c r="H68" s="8"/>
+      <c r="I68" s="8"/>
+      <c r="J68" s="8"/>
+      <c r="K68" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>19</v>
+      </c>
+      <c r="B69" s="37">
+        <v>44623</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D69" s="18">
+        <v>7</v>
+      </c>
+      <c r="E69" s="5">
+        <v>30</v>
+      </c>
+      <c r="F69" t="s">
+        <v>22</v>
+      </c>
+      <c r="G69" s="8"/>
+      <c r="H69" s="8"/>
+      <c r="I69" s="8"/>
+      <c r="J69" s="8"/>
+      <c r="K69" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>23</v>
+      </c>
+      <c r="B70" s="37">
+        <v>44627</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D70" s="27">
+        <v>0.68</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F70" t="s">
+        <v>22</v>
+      </c>
+      <c r="G70" s="8"/>
+      <c r="H70" s="8"/>
+      <c r="I70" s="8"/>
+      <c r="J70" s="8"/>
+      <c r="K70" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B71" s="28"/>
+      <c r="C71" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D71" s="67"/>
+      <c r="E71" s="11"/>
+      <c r="F71" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G71" s="42">
+        <v>28</v>
+      </c>
+      <c r="H71" s="43">
+        <v>90</v>
+      </c>
+      <c r="I71" s="43">
+        <v>1542</v>
+      </c>
+      <c r="J71" s="43">
+        <v>494</v>
+      </c>
+      <c r="K71" s="63"/>
+    </row>
+    <row r="72" spans="1:11" s="12" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="10"/>
+      <c r="C72" s="14"/>
+      <c r="D72" s="67"/>
+      <c r="E72" s="11"/>
+      <c r="G72" s="42"/>
+      <c r="H72" s="43"/>
+      <c r="I72" s="43"/>
+      <c r="J72" s="43"/>
+      <c r="K72" s="15"/>
+    </row>
+    <row r="73" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A73" s="135" t="s">
+        <v>1</v>
+      </c>
+      <c r="B73" s="136"/>
+      <c r="C73" s="51"/>
+      <c r="D73" s="52" t="s">
+        <v>2</v>
+      </c>
+      <c r="E73" s="53"/>
+      <c r="F73" s="51"/>
+      <c r="G73" s="52" t="s">
+        <v>3</v>
+      </c>
+      <c r="H73" s="53"/>
+      <c r="I73" s="53"/>
+      <c r="J73" s="53"/>
+      <c r="K73" s="51"/>
+    </row>
+    <row r="74" spans="1:11" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A74" s="129" t="s">
+        <v>49</v>
+      </c>
+      <c r="B74" s="130"/>
+      <c r="C74" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H74" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I74" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J74" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K74" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>14</v>
+      </c>
+      <c r="B75" s="37">
+        <v>44586</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D75" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G75" s="8"/>
+      <c r="H75" s="8"/>
+      <c r="I75" s="8"/>
+      <c r="J75" s="8"/>
+      <c r="K75" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>19</v>
+      </c>
+      <c r="B76" s="37">
+        <v>44595</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D76" s="18">
+        <v>6</v>
+      </c>
+      <c r="E76" s="5">
+        <v>30</v>
+      </c>
+      <c r="F76" t="s">
+        <v>22</v>
+      </c>
+      <c r="G76" s="8"/>
+      <c r="H76" s="8"/>
+      <c r="I76" s="8"/>
+      <c r="J76" s="8"/>
+      <c r="K76" s="61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B77" s="37">
+        <v>44599</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D77" s="27">
+        <v>0.85</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F77" t="s">
+        <v>22</v>
+      </c>
+      <c r="G77" s="8"/>
+      <c r="H77" s="8"/>
+      <c r="I77" s="8"/>
+      <c r="J77" s="8"/>
+      <c r="K77" s="62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B78" s="28"/>
+      <c r="C78" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D78" s="67"/>
+      <c r="E78" s="11"/>
+      <c r="F78" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G78" s="42">
+        <v>31</v>
+      </c>
+      <c r="H78" s="43">
+        <v>50</v>
+      </c>
+      <c r="I78" s="43">
+        <v>728</v>
+      </c>
+      <c r="J78" s="43">
+        <v>310</v>
+      </c>
+      <c r="K78" s="63"/>
+    </row>
+    <row r="79" spans="1:11" s="12" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="10"/>
+      <c r="C79" s="14"/>
+      <c r="E79" s="11"/>
+      <c r="G79" s="42"/>
+      <c r="H79" s="43"/>
+      <c r="I79" s="43"/>
+      <c r="J79" s="43"/>
+      <c r="K79" s="15"/>
+    </row>
+  </sheetData>
+  <mergeCells count="25">
+    <mergeCell ref="D1:K1"/>
+    <mergeCell ref="D15:K15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="D8:K8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="A67:B67"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A73:B73"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="D22:K22"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A24:B24"/>
+  </mergeCells>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:K98"/>
+  <sheetViews>
+    <sheetView zoomScale="76" workbookViewId="0">
+      <selection activeCell="A9" sqref="A1:XFD9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="10.44140625" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" customWidth="1"/>
+    <col min="3" max="3" width="20.6640625" customWidth="1"/>
+    <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.6640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.44140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="10" customWidth="1"/>
+    <col min="10" max="10" width="6.6640625" customWidth="1"/>
+    <col min="11" max="11" width="77" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D1" s="132" t="s">
+        <v>0</v>
+      </c>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
+      <c r="K1" s="132"/>
+    </row>
+    <row r="3" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A3" s="127" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="128"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="45"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="46"/>
+    </row>
+    <row r="4" spans="1:11" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A4" s="129" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="130"/>
+      <c r="C4" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="37">
+        <v>44551</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="37">
+        <v>44561</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="18">
+        <v>6</v>
+      </c>
+      <c r="E6" s="5">
+        <v>30</v>
+      </c>
+      <c r="F6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="8"/>
+      <c r="H6" s="8"/>
+      <c r="I6" s="8"/>
+      <c r="J6" s="8"/>
+      <c r="K6" s="38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="37">
+        <v>44579</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="27">
+        <v>0.85</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="8"/>
+      <c r="H7" s="8"/>
+      <c r="I7" s="8"/>
+      <c r="J7" s="8"/>
+      <c r="K7" s="19" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="28"/>
+      <c r="C8" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="12"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8" s="42">
+        <v>31</v>
+      </c>
+      <c r="H8" s="43">
+        <v>0</v>
+      </c>
+      <c r="I8" s="43">
+        <v>579</v>
+      </c>
+      <c r="J8" s="43">
+        <v>273</v>
+      </c>
+      <c r="K8" s="15"/>
+    </row>
+    <row r="9" spans="1:11" s="55" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="54"/>
+      <c r="C9" s="56"/>
+      <c r="E9" s="57"/>
+      <c r="G9" s="58"/>
+      <c r="H9" s="59"/>
+      <c r="I9" s="59"/>
+      <c r="J9" s="59"/>
+      <c r="K9" s="60"/>
+    </row>
+    <row r="10" spans="1:11" ht="14.4" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="127" t="s">
+        <v>1</v>
+      </c>
+      <c r="B10" s="128"/>
+      <c r="C10" s="46"/>
+      <c r="D10" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E10" s="45"/>
+      <c r="F10" s="46"/>
+      <c r="G10" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="H10" s="45"/>
+      <c r="I10" s="45"/>
+      <c r="J10" s="45"/>
+      <c r="K10" s="46"/>
+    </row>
+    <row r="11" spans="1:11" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A11" s="129" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="130"/>
+      <c r="C11" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="50">
+        <v>44523</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="8"/>
+      <c r="H12" s="8"/>
+      <c r="I12" s="8"/>
+      <c r="J12" s="8"/>
+      <c r="K12" s="38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="50">
+        <v>44538</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="18">
+        <v>3</v>
+      </c>
+      <c r="E13" s="5">
+        <v>30</v>
+      </c>
+      <c r="F13" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
+      <c r="I13" s="8"/>
+      <c r="J13" s="8"/>
+      <c r="K13" s="38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="37">
+        <v>44539</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D14" s="27">
+        <v>0.35</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F14" t="s">
+        <v>22</v>
+      </c>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="19" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="28"/>
+      <c r="C15" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" s="12"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G15" s="42">
+        <v>30</v>
+      </c>
+      <c r="H15" s="43">
+        <v>0</v>
+      </c>
+      <c r="I15" s="43">
+        <v>626</v>
+      </c>
+      <c r="J15" s="43">
+        <v>329</v>
+      </c>
+      <c r="K15" s="15"/>
+    </row>
+    <row r="16" spans="1:11" s="55" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="54"/>
+      <c r="C16" s="56"/>
+      <c r="E16" s="57"/>
+      <c r="G16" s="58"/>
+      <c r="H16" s="59"/>
+      <c r="I16" s="59"/>
+      <c r="J16" s="59"/>
+      <c r="K16" s="60"/>
+    </row>
+    <row r="17" spans="1:11" ht="14.4" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="127" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="128"/>
+      <c r="C17" s="46"/>
+      <c r="D17" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E17" s="45"/>
+      <c r="F17" s="46"/>
+      <c r="G17" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="46"/>
+    </row>
+    <row r="18" spans="1:11" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A18" s="129" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="130"/>
+      <c r="C18" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="50">
+        <v>44495</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="16">
+        <v>7.1</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="8"/>
+      <c r="H19" s="8"/>
+      <c r="I19" s="8"/>
+      <c r="J19" s="8"/>
+      <c r="K19" s="38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="50">
+        <v>44506</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="18">
+        <v>2</v>
+      </c>
+      <c r="E20" s="5">
+        <v>30</v>
+      </c>
+      <c r="F20" t="s">
+        <v>22</v>
+      </c>
+      <c r="G20" s="8"/>
+      <c r="H20" s="8"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="8"/>
+      <c r="K20" s="38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="37">
+        <v>44510</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" s="27">
+        <v>0.17</v>
+      </c>
+      <c r="E21" s="5"/>
+      <c r="F21" t="s">
+        <v>22</v>
+      </c>
+      <c r="G21" s="8"/>
+      <c r="H21" s="8"/>
+      <c r="I21" s="8"/>
+      <c r="J21" s="8"/>
+      <c r="K21" s="19" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="28"/>
+      <c r="C22" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D22" s="12"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G22" s="42">
+        <v>31</v>
+      </c>
+      <c r="H22" s="43">
+        <v>117</v>
+      </c>
+      <c r="I22" s="43">
+        <v>896</v>
+      </c>
+      <c r="J22" s="43">
+        <v>574</v>
+      </c>
+      <c r="K22" s="15"/>
+    </row>
+    <row r="23" spans="1:11" s="55" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="54"/>
+      <c r="C23" s="56"/>
+      <c r="E23" s="57"/>
+      <c r="G23" s="58"/>
+      <c r="H23" s="59"/>
+      <c r="I23" s="59"/>
+      <c r="J23" s="59"/>
+      <c r="K23" s="60"/>
+    </row>
+    <row r="24" spans="1:11" ht="14.4" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="135" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" s="136"/>
+      <c r="C24" s="51"/>
+      <c r="D24" s="52" t="s">
+        <v>2</v>
+      </c>
+      <c r="E24" s="53"/>
+      <c r="F24" s="51"/>
+      <c r="G24" s="52" t="s">
+        <v>3</v>
+      </c>
+      <c r="H24" s="53"/>
+      <c r="I24" s="53"/>
+      <c r="J24" s="53"/>
+      <c r="K24" s="51"/>
+    </row>
+    <row r="25" spans="1:11" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A25" s="129" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25" s="130"/>
+      <c r="C25" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" s="50">
+        <v>44467</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="8"/>
+      <c r="H26" s="8"/>
+      <c r="I26" s="8"/>
+      <c r="J26" s="8"/>
+      <c r="K26" s="38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>19</v>
+      </c>
+      <c r="B27" s="50">
+        <v>44476</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="18">
+        <v>2</v>
+      </c>
+      <c r="E27" s="5">
+        <v>30</v>
+      </c>
+      <c r="F27" t="s">
+        <v>22</v>
+      </c>
+      <c r="G27" s="8"/>
+      <c r="H27" s="8"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="8"/>
+      <c r="K27" s="38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="37">
+        <v>44476</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" s="27">
+        <v>0.41</v>
+      </c>
+      <c r="E28" s="5"/>
+      <c r="F28" t="s">
+        <v>22</v>
+      </c>
+      <c r="G28" s="8"/>
+      <c r="H28" s="8"/>
+      <c r="I28" s="8"/>
+      <c r="J28" s="8"/>
+      <c r="K28" s="19" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="28"/>
+      <c r="C29" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D29" s="12"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G29" s="42">
+        <v>30</v>
+      </c>
+      <c r="H29" s="43">
+        <v>148</v>
+      </c>
+      <c r="I29" s="43">
+        <v>864</v>
+      </c>
+      <c r="J29" s="43">
+        <v>391</v>
+      </c>
+      <c r="K29" s="15"/>
+    </row>
+    <row r="30" spans="1:11" s="55" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="54"/>
+      <c r="C30" s="56"/>
+      <c r="E30" s="57"/>
+      <c r="G30" s="58"/>
+      <c r="H30" s="59"/>
+      <c r="I30" s="59"/>
+      <c r="J30" s="59"/>
+      <c r="K30" s="60"/>
+    </row>
+    <row r="31" spans="1:11" ht="14.4" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="135" t="s">
+        <v>1</v>
+      </c>
+      <c r="B31" s="136"/>
+      <c r="C31" s="51"/>
+      <c r="D31" s="52" t="s">
+        <v>2</v>
+      </c>
+      <c r="E31" s="53"/>
+      <c r="F31" s="51"/>
+      <c r="G31" s="52" t="s">
+        <v>3</v>
+      </c>
+      <c r="H31" s="53"/>
+      <c r="I31" s="53"/>
+      <c r="J31" s="53"/>
+      <c r="K31" s="51"/>
+    </row>
+    <row r="32" spans="1:11" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A32" s="129" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="130"/>
+      <c r="C32" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" s="2">
+        <v>44439</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" s="16">
+        <v>7.3</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G33" s="8"/>
+      <c r="H33" s="8"/>
+      <c r="I33" s="8"/>
+      <c r="J33" s="8"/>
+      <c r="K33" s="38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>19</v>
+      </c>
+      <c r="B34" s="2">
+        <v>44449</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D34" s="18">
+        <v>4</v>
+      </c>
+      <c r="E34" s="5">
+        <v>30</v>
+      </c>
+      <c r="F34" t="s">
+        <v>22</v>
+      </c>
+      <c r="G34" s="8"/>
+      <c r="H34" s="8"/>
+      <c r="I34" s="8"/>
+      <c r="J34" s="8"/>
+      <c r="K34" s="38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>23</v>
+      </c>
+      <c r="B35" s="37">
+        <v>44452</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D35" s="27">
+        <v>0.59</v>
+      </c>
+      <c r="E35" s="5"/>
+      <c r="F35" t="s">
+        <v>22</v>
+      </c>
+      <c r="G35" s="8"/>
+      <c r="H35" s="8"/>
+      <c r="I35" s="8"/>
+      <c r="J35" s="8"/>
+      <c r="K35" s="19" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B36" s="28"/>
+      <c r="C36" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D36" s="12"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G36" s="42">
+        <v>31</v>
+      </c>
+      <c r="H36" s="43">
+        <v>162</v>
+      </c>
+      <c r="I36" s="43">
+        <v>907</v>
+      </c>
+      <c r="J36" s="43">
+        <v>524</v>
+      </c>
+      <c r="K36" s="15"/>
+    </row>
+    <row r="37" spans="1:11" s="55" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="54"/>
+      <c r="C37" s="56"/>
+      <c r="E37" s="57"/>
+      <c r="G37" s="58"/>
+      <c r="H37" s="59"/>
+      <c r="I37" s="59"/>
+      <c r="J37" s="59"/>
+      <c r="K37" s="60"/>
+    </row>
+    <row r="38" spans="1:11" ht="14.4" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="135" t="s">
+        <v>1</v>
+      </c>
+      <c r="B38" s="136"/>
+      <c r="C38" s="51"/>
+      <c r="D38" s="52" t="s">
+        <v>2</v>
+      </c>
+      <c r="E38" s="53"/>
+      <c r="F38" s="51"/>
+      <c r="G38" s="52" t="s">
+        <v>3</v>
+      </c>
+      <c r="H38" s="53"/>
+      <c r="I38" s="53"/>
+      <c r="J38" s="53"/>
+      <c r="K38" s="51"/>
+    </row>
+    <row r="39" spans="1:11" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A39" s="129" t="s">
+        <v>37</v>
+      </c>
+      <c r="B39" s="130"/>
+      <c r="C39" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40" s="2">
+        <v>44404</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="16">
+        <v>7.3</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G40" s="8"/>
+      <c r="H40" s="8"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>19</v>
+      </c>
+      <c r="B41" s="2">
+        <v>44414</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D41" s="18">
+        <v>5</v>
+      </c>
+      <c r="E41" s="5">
+        <v>30</v>
+      </c>
+      <c r="F41" t="s">
+        <v>22</v>
+      </c>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+      <c r="K41" s="38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>23</v>
+      </c>
+      <c r="B42" s="37">
+        <v>44418</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D42" s="27">
+        <v>0.78</v>
+      </c>
+      <c r="E42" s="5"/>
+      <c r="F42" t="s">
+        <v>22</v>
+      </c>
+      <c r="G42" s="8"/>
+      <c r="H42" s="8"/>
+      <c r="I42" s="8"/>
+      <c r="J42" s="8"/>
+      <c r="K42" s="19" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B43" s="28"/>
+      <c r="C43" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D43" s="12"/>
+      <c r="E43" s="11"/>
+      <c r="F43" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G43" s="42">
+        <v>31</v>
+      </c>
+      <c r="H43" s="43">
+        <v>79</v>
+      </c>
+      <c r="I43" s="43">
+        <v>500</v>
+      </c>
+      <c r="J43" s="43">
+        <v>302</v>
+      </c>
+      <c r="K43" s="15"/>
+    </row>
+    <row r="44" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A44" s="20"/>
+      <c r="C44" s="3"/>
+      <c r="E44" s="21"/>
+      <c r="G44" s="48"/>
+      <c r="H44" s="49"/>
+      <c r="I44" s="49"/>
+      <c r="J44" s="49"/>
+      <c r="K44" s="22"/>
+    </row>
+    <row r="46" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A46" s="127" t="s">
+        <v>1</v>
+      </c>
+      <c r="B46" s="128"/>
+      <c r="C46" s="46"/>
+      <c r="D46" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E46" s="45"/>
+      <c r="F46" s="46"/>
+      <c r="G46" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="H46" s="45"/>
+      <c r="I46" s="45"/>
+      <c r="J46" s="45"/>
+      <c r="K46" s="46"/>
+    </row>
+    <row r="47" spans="1:11" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A47" s="129"/>
+      <c r="B47" s="130"/>
+      <c r="C47" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J47" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K47" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>14</v>
+      </c>
+      <c r="B48" s="2">
+        <v>44376</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" s="16">
+        <v>7.7</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" s="8"/>
+      <c r="H48" s="8"/>
+      <c r="I48" s="8"/>
+      <c r="J48" s="8"/>
+      <c r="K48" s="38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>19</v>
+      </c>
+      <c r="B49" s="2">
+        <v>44387</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D49" s="18">
+        <v>8</v>
+      </c>
+      <c r="E49" s="5">
+        <v>30</v>
+      </c>
+      <c r="F49" t="s">
+        <v>22</v>
+      </c>
+      <c r="G49" s="8"/>
+      <c r="H49" s="8"/>
+      <c r="I49" s="8"/>
+      <c r="J49" s="8"/>
+      <c r="K49" s="38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>23</v>
+      </c>
+      <c r="B50" s="37">
+        <v>44390</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D50" s="27">
+        <v>1.61</v>
+      </c>
+      <c r="E50" s="5"/>
+      <c r="F50" t="s">
+        <v>22</v>
+      </c>
+      <c r="G50" s="8"/>
+      <c r="H50" s="8"/>
+      <c r="I50" s="8"/>
+      <c r="J50" s="8"/>
+      <c r="K50" s="19" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B51" s="28"/>
+      <c r="C51" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D51" s="12"/>
+      <c r="E51" s="11"/>
+      <c r="F51" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G51" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="H51" s="43">
+        <v>188</v>
+      </c>
+      <c r="I51" s="43">
+        <v>1841</v>
+      </c>
+      <c r="J51" s="43">
+        <v>463</v>
+      </c>
+      <c r="K51" s="15"/>
+    </row>
+    <row r="52" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A52" s="139" t="s">
+        <v>52</v>
+      </c>
+      <c r="B52" s="139"/>
+      <c r="C52" s="139"/>
+      <c r="E52" s="21"/>
+      <c r="G52" s="39"/>
+      <c r="H52" s="40"/>
+      <c r="I52" s="40"/>
+      <c r="J52" s="40"/>
+      <c r="K52" s="22"/>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A53" s="140"/>
+      <c r="B53" s="140"/>
+      <c r="C53" s="140"/>
+      <c r="E53" s="21"/>
+      <c r="G53" s="137" t="s">
+        <v>53</v>
+      </c>
+      <c r="H53" s="137"/>
+      <c r="I53" s="137"/>
+      <c r="J53" s="137"/>
+      <c r="K53" s="22"/>
+    </row>
+    <row r="54" spans="1:11" ht="25.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="141"/>
+      <c r="B54" s="141"/>
+      <c r="C54" s="141"/>
+      <c r="E54" s="21"/>
+      <c r="G54" s="137"/>
+      <c r="H54" s="137"/>
+      <c r="I54" s="137"/>
+      <c r="J54" s="137"/>
+      <c r="K54" s="22"/>
+    </row>
+    <row r="55" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A55" s="41"/>
+      <c r="B55" s="41"/>
+      <c r="C55" s="41"/>
+      <c r="E55" s="21"/>
+      <c r="G55" s="47"/>
+      <c r="H55" s="47"/>
+      <c r="I55" s="47"/>
+      <c r="J55" s="47"/>
+      <c r="K55" s="22"/>
+    </row>
+    <row r="56" spans="1:11" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A56" s="129"/>
+      <c r="B56" s="130"/>
+      <c r="C56" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J56" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K56" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>14</v>
+      </c>
+      <c r="B57" s="2">
+        <v>44341</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D57" s="16">
+        <v>7</v>
+      </c>
+      <c r="E57" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G57" s="8"/>
+      <c r="H57" s="8"/>
+      <c r="I57" s="8"/>
+      <c r="J57" s="8"/>
+      <c r="K57" s="38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>19</v>
+      </c>
+      <c r="B58" s="2">
+        <v>44350</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D58" s="18">
+        <v>6</v>
+      </c>
+      <c r="E58" s="5">
+        <v>30</v>
+      </c>
+      <c r="F58" t="s">
+        <v>22</v>
+      </c>
+      <c r="G58" s="8"/>
+      <c r="H58" s="8"/>
+      <c r="I58" s="8"/>
+      <c r="J58" s="8"/>
+      <c r="K58" s="38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>23</v>
+      </c>
+      <c r="B59" s="37">
+        <v>44351</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D59" s="27">
+        <v>0.62</v>
+      </c>
+      <c r="E59" s="5"/>
+      <c r="F59" t="s">
+        <v>22</v>
+      </c>
+      <c r="G59" s="8"/>
+      <c r="H59" s="8"/>
+      <c r="I59" s="8"/>
+      <c r="J59" s="8"/>
+      <c r="K59" s="19" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B60" s="28"/>
+      <c r="C60" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D60" s="12"/>
+      <c r="E60" s="11"/>
+      <c r="F60" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G60" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="H60" s="43">
+        <v>100</v>
+      </c>
+      <c r="I60" s="43">
+        <v>543</v>
+      </c>
+      <c r="J60" s="43">
+        <v>307</v>
+      </c>
+      <c r="K60" s="15"/>
+    </row>
+    <row r="61" spans="1:11" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="139" t="s">
+        <v>52</v>
+      </c>
+      <c r="B61" s="139"/>
+      <c r="C61" s="139"/>
+      <c r="E61" s="21"/>
+      <c r="G61" s="39"/>
+      <c r="H61" s="40"/>
+      <c r="I61" s="40"/>
+      <c r="J61" s="40"/>
+      <c r="K61" s="22"/>
+    </row>
+    <row r="62" spans="1:11" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="140"/>
+      <c r="B62" s="140"/>
+      <c r="C62" s="140"/>
+      <c r="E62" s="21"/>
+      <c r="G62" s="137" t="s">
+        <v>55</v>
+      </c>
+      <c r="H62" s="137"/>
+      <c r="I62" s="137"/>
+      <c r="J62" s="137"/>
+      <c r="K62" s="22"/>
+    </row>
+    <row r="63" spans="1:11" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="141"/>
+      <c r="B63" s="141"/>
+      <c r="C63" s="141"/>
+      <c r="E63" s="21"/>
+      <c r="G63" s="137"/>
+      <c r="H63" s="137"/>
+      <c r="I63" s="137"/>
+      <c r="J63" s="137"/>
+      <c r="K63" s="22"/>
+    </row>
+    <row r="64" spans="1:11" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="41"/>
+      <c r="B64" s="41"/>
+      <c r="C64" s="41"/>
+      <c r="E64" s="21"/>
+      <c r="G64" s="36"/>
+      <c r="H64" s="33"/>
+      <c r="I64" s="33"/>
+      <c r="J64" s="33"/>
+      <c r="K64" s="22"/>
+    </row>
+    <row r="65" spans="1:11" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="127" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="128"/>
+      <c r="C65" s="138"/>
+      <c r="D65" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E65" s="128"/>
+      <c r="F65" s="138"/>
+      <c r="G65" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H65" s="128"/>
+      <c r="I65" s="128"/>
+      <c r="J65" s="128"/>
+      <c r="K65" s="138"/>
+    </row>
+    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="129"/>
+      <c r="B66" s="130"/>
+      <c r="C66" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I66" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J66" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K66" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>14</v>
+      </c>
+      <c r="B67" s="2">
+        <v>44313</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D67" s="16">
+        <v>6.8</v>
+      </c>
+      <c r="E67" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G67" s="8"/>
+      <c r="H67" s="8"/>
+      <c r="I67" s="8"/>
+      <c r="J67" s="8"/>
+      <c r="K67" s="38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>19</v>
+      </c>
+      <c r="B68" s="2">
+        <v>44342</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D68" s="18">
+        <v>11</v>
+      </c>
+      <c r="E68" s="5">
+        <v>30</v>
+      </c>
+      <c r="F68" t="s">
+        <v>22</v>
+      </c>
+      <c r="G68" s="8"/>
+      <c r="H68" s="8"/>
+      <c r="I68" s="8"/>
+      <c r="J68" s="8"/>
+      <c r="K68" s="38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>23</v>
+      </c>
+      <c r="B69" s="37">
+        <v>44343</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D69" s="27">
+        <v>1.01</v>
+      </c>
+      <c r="E69" s="5"/>
+      <c r="F69" t="s">
+        <v>22</v>
+      </c>
+      <c r="G69" s="8"/>
+      <c r="H69" s="8"/>
+      <c r="I69" s="8"/>
+      <c r="J69" s="8"/>
+      <c r="K69" s="19" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B70" s="28"/>
+      <c r="C70" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D70" s="12"/>
+      <c r="E70" s="11"/>
+      <c r="F70" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G70" s="42">
+        <v>30</v>
+      </c>
+      <c r="H70" s="43">
+        <v>196</v>
+      </c>
+      <c r="I70" s="43">
+        <v>812</v>
+      </c>
+      <c r="J70" s="43">
+        <v>526</v>
+      </c>
+      <c r="K70" s="15"/>
+    </row>
+    <row r="71" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="139" t="s">
+        <v>52</v>
+      </c>
+      <c r="B71" s="139"/>
+      <c r="C71" s="139"/>
+      <c r="E71" s="21"/>
+      <c r="G71" s="39"/>
+      <c r="H71" s="40"/>
+      <c r="I71" s="40"/>
+      <c r="J71" s="40"/>
+      <c r="K71" s="22"/>
+    </row>
+    <row r="72" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="140"/>
+      <c r="B72" s="140"/>
+      <c r="C72" s="140"/>
+      <c r="E72" s="21"/>
+      <c r="G72" s="39"/>
+      <c r="H72" s="40"/>
+      <c r="I72" s="40"/>
+      <c r="J72" s="40"/>
+      <c r="K72" s="22"/>
+    </row>
+    <row r="73" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="141"/>
+      <c r="B73" s="141"/>
+      <c r="C73" s="141"/>
+      <c r="E73" s="21"/>
+      <c r="G73" s="36"/>
+      <c r="H73" s="33"/>
+      <c r="I73" s="33"/>
+      <c r="J73" s="33"/>
+      <c r="K73" s="22"/>
+    </row>
+    <row r="74" spans="1:11" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="41"/>
+      <c r="B74" s="41"/>
+      <c r="C74" s="41"/>
+      <c r="E74" s="21"/>
+      <c r="G74" s="36"/>
+      <c r="H74" s="33"/>
+      <c r="I74" s="33"/>
+      <c r="J74" s="33"/>
+      <c r="K74" s="22"/>
+    </row>
+    <row r="75" spans="1:11" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="127" t="s">
+        <v>1</v>
+      </c>
+      <c r="B75" s="128"/>
+      <c r="C75" s="138"/>
+      <c r="D75" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E75" s="128"/>
+      <c r="F75" s="138"/>
+      <c r="G75" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H75" s="128"/>
+      <c r="I75" s="128"/>
+      <c r="J75" s="128"/>
+      <c r="K75" s="138"/>
+    </row>
+    <row r="76" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="129"/>
+      <c r="B76" s="130"/>
+      <c r="C76" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I76" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J76" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K76" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B77" s="2">
+        <v>44285</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D77" s="16">
+        <v>7.7</v>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G77" s="8"/>
+      <c r="H77" s="8"/>
+      <c r="I77" s="8"/>
+      <c r="J77" s="8"/>
+      <c r="K77" s="38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>19</v>
+      </c>
+      <c r="B78" s="2">
+        <v>44296</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D78" s="18">
+        <v>3</v>
+      </c>
+      <c r="E78" s="5">
+        <v>30</v>
+      </c>
+      <c r="F78" t="s">
+        <v>22</v>
+      </c>
+      <c r="G78" s="8"/>
+      <c r="H78" s="8"/>
+      <c r="I78" s="8"/>
+      <c r="J78" s="8"/>
+      <c r="K78" s="38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>23</v>
+      </c>
+      <c r="B79" s="37">
+        <v>44301</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D79" s="27">
+        <v>0.51</v>
+      </c>
+      <c r="E79" s="5"/>
+      <c r="F79" t="s">
+        <v>22</v>
+      </c>
+      <c r="G79" s="8"/>
+      <c r="H79" s="8"/>
+      <c r="I79" s="8"/>
+      <c r="J79" s="8"/>
+      <c r="K79" s="19" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B80" s="28"/>
+      <c r="C80" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D80" s="12"/>
+      <c r="E80" s="11"/>
+      <c r="F80" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G80" s="42">
+        <v>31</v>
+      </c>
+      <c r="H80" s="43">
+        <v>102</v>
+      </c>
+      <c r="I80" s="43">
+        <v>641</v>
+      </c>
+      <c r="J80" s="43">
+        <v>433</v>
+      </c>
+      <c r="K80" s="15"/>
+    </row>
+    <row r="81" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="139" t="s">
+        <v>52</v>
+      </c>
+      <c r="B81" s="139"/>
+      <c r="C81" s="139"/>
+      <c r="E81" s="21"/>
+      <c r="G81" s="39"/>
+      <c r="H81" s="40"/>
+      <c r="I81" s="40"/>
+      <c r="J81" s="40"/>
+      <c r="K81" s="22"/>
+    </row>
+    <row r="82" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A82" s="140"/>
+      <c r="B82" s="140"/>
+      <c r="C82" s="140"/>
+      <c r="E82" s="21"/>
+      <c r="G82" s="39"/>
+      <c r="H82" s="40"/>
+      <c r="I82" s="40"/>
+      <c r="J82" s="40"/>
+      <c r="K82" s="22"/>
+    </row>
+    <row r="83" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="141"/>
+      <c r="B83" s="141"/>
+      <c r="C83" s="141"/>
+      <c r="E83" s="21"/>
+      <c r="G83" s="36"/>
+      <c r="H83" s="33"/>
+      <c r="I83" s="33"/>
+      <c r="J83" s="33"/>
+      <c r="K83" s="22"/>
+    </row>
+    <row r="84" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="41"/>
+      <c r="B84" s="41"/>
+      <c r="C84" s="41"/>
+      <c r="E84" s="21"/>
+      <c r="G84" s="36"/>
+      <c r="H84" s="33"/>
+      <c r="I84" s="33"/>
+      <c r="J84" s="33"/>
+      <c r="K84" s="22"/>
+    </row>
+    <row r="85" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B85" s="128"/>
+      <c r="C85" s="138"/>
+      <c r="D85" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E85" s="128"/>
+      <c r="F85" s="138"/>
+      <c r="G85" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H85" s="128"/>
+      <c r="I85" s="128"/>
+      <c r="J85" s="128"/>
+      <c r="K85" s="138"/>
+    </row>
+    <row r="86" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="129"/>
+      <c r="B86" s="130"/>
+      <c r="C86" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H86" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I86" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J86" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K86" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>14</v>
+      </c>
+      <c r="B87" s="2">
+        <v>44250</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D87" s="16">
+        <v>7</v>
+      </c>
+      <c r="E87" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G87" s="8"/>
+      <c r="H87" s="8"/>
+      <c r="I87" s="8"/>
+      <c r="J87" s="8"/>
+      <c r="K87" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>19</v>
+      </c>
+      <c r="B88" s="2">
+        <v>44266</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D88" s="18">
+        <v>35</v>
+      </c>
+      <c r="E88" s="5">
+        <v>30</v>
+      </c>
+      <c r="F88" t="s">
+        <v>22</v>
+      </c>
+      <c r="G88" s="8"/>
+      <c r="H88" s="8"/>
+      <c r="I88" s="8"/>
+      <c r="J88" s="8"/>
+      <c r="K88" s="35" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>23</v>
+      </c>
+      <c r="B89" s="2">
+        <v>44272</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D89" s="27">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="E89" s="5"/>
+      <c r="F89" t="s">
+        <v>22</v>
+      </c>
+      <c r="G89" s="8"/>
+      <c r="H89" s="8"/>
+      <c r="I89" s="8"/>
+      <c r="J89" s="8"/>
+      <c r="K89" s="19"/>
+    </row>
+    <row r="90" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B90" s="28"/>
+      <c r="C90" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D90" s="12"/>
+      <c r="E90" s="11"/>
+      <c r="F90" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G90" s="34">
+        <v>28</v>
+      </c>
+      <c r="H90" s="25">
+        <v>0</v>
+      </c>
+      <c r="I90" s="25">
+        <v>845</v>
+      </c>
+      <c r="J90" s="25">
+        <v>320</v>
+      </c>
+      <c r="K90" s="15"/>
+    </row>
+    <row r="91" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A91" s="29"/>
+    </row>
+    <row r="92" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A92" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B92" s="128"/>
+      <c r="C92" s="138"/>
+      <c r="D92" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E92" s="128"/>
+      <c r="F92" s="138"/>
+      <c r="G92" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H92" s="128"/>
+      <c r="I92" s="128"/>
+      <c r="J92" s="128"/>
+      <c r="K92" s="138"/>
+    </row>
+    <row r="93" spans="1:11" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A93" s="129"/>
+      <c r="B93" s="130"/>
+      <c r="C93" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H93" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I93" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J93" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K93" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>14</v>
+      </c>
+      <c r="B94" s="2">
+        <v>44223</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D94" s="16">
+        <v>6.8</v>
+      </c>
+      <c r="E94" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G94" s="8"/>
+      <c r="H94" s="8"/>
+      <c r="I94" s="8"/>
+      <c r="J94" s="8"/>
+      <c r="K94" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>19</v>
+      </c>
+      <c r="B95" s="2">
+        <v>44237</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D95" s="18">
+        <v>7</v>
+      </c>
+      <c r="E95" s="5">
+        <v>30</v>
+      </c>
+      <c r="F95" t="s">
+        <v>22</v>
+      </c>
+      <c r="G95" s="8"/>
+      <c r="H95" s="8"/>
+      <c r="I95" s="8"/>
+      <c r="J95" s="8"/>
+      <c r="K95" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>23</v>
+      </c>
+      <c r="B96" s="2">
+        <v>44249</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D96" s="27">
+        <v>0.68</v>
+      </c>
+      <c r="E96" s="5"/>
+      <c r="F96" t="s">
+        <v>22</v>
+      </c>
+      <c r="G96" s="8"/>
+      <c r="H96" s="8"/>
+      <c r="I96" s="8"/>
+      <c r="J96" s="8"/>
+      <c r="K96" s="19"/>
+    </row>
+    <row r="97" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B97" s="28"/>
+      <c r="C97" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D97" s="12"/>
+      <c r="E97" s="11"/>
+      <c r="F97" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G97" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="H97" s="25">
+        <v>58</v>
+      </c>
+      <c r="I97" s="25">
+        <v>658</v>
+      </c>
+      <c r="J97" s="25">
+        <v>214</v>
+      </c>
+      <c r="K97" s="15"/>
+    </row>
+    <row r="98" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A98" s="29" t="s">
+        <v>59</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="38">
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A93:B93"/>
+    <mergeCell ref="A85:C85"/>
+    <mergeCell ref="D85:F85"/>
+    <mergeCell ref="A92:C92"/>
+    <mergeCell ref="D92:F92"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="D1:K1"/>
+    <mergeCell ref="A65:C65"/>
+    <mergeCell ref="D65:F65"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="A61:C63"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="G62:J63"/>
+    <mergeCell ref="G65:K65"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="A52:C54"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="G53:J54"/>
+    <mergeCell ref="G92:K92"/>
+    <mergeCell ref="A75:C75"/>
+    <mergeCell ref="D75:F75"/>
+    <mergeCell ref="G75:K75"/>
+    <mergeCell ref="A76:B76"/>
+    <mergeCell ref="A81:C83"/>
+    <mergeCell ref="G85:K85"/>
+    <mergeCell ref="A86:B86"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="A71:C73"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:K86"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A16" sqref="A16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="10.44140625" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" customWidth="1"/>
+    <col min="3" max="3" width="20.6640625" customWidth="1"/>
+    <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.6640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.44140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="10" width="10" customWidth="1"/>
+    <col min="11" max="11" width="13.6640625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D1" s="132" t="s">
+        <v>0</v>
+      </c>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
+      <c r="K1" s="132"/>
+    </row>
+    <row r="3" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B3" s="128"/>
+      <c r="C3" s="138"/>
+      <c r="D3" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="128"/>
+      <c r="F3" s="138"/>
+      <c r="G3" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H3" s="128"/>
+      <c r="I3" s="128"/>
+      <c r="J3" s="128"/>
+      <c r="K3" s="138"/>
+    </row>
+    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="129"/>
+      <c r="B4" s="130"/>
+      <c r="C4" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="2">
+        <v>44181</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="16">
+        <v>6.8</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="2">
+        <v>44207</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="18">
+        <v>25</v>
+      </c>
+      <c r="E6" s="5">
+        <v>30</v>
+      </c>
+      <c r="F6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="8"/>
+      <c r="H6" s="8"/>
+      <c r="I6" s="8"/>
+      <c r="J6" s="8"/>
+      <c r="K6" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="2">
+        <v>44214</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="27">
+        <v>5.49</v>
+      </c>
+      <c r="E7" s="5"/>
+      <c r="F7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="8"/>
+      <c r="H7" s="8"/>
+      <c r="I7" s="8"/>
+      <c r="J7" s="8"/>
+      <c r="K7" s="19"/>
+    </row>
+    <row r="8" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="28"/>
+      <c r="C8" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="12"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8" s="25">
+        <v>23</v>
+      </c>
+      <c r="H8" s="25">
+        <v>41</v>
+      </c>
+      <c r="I8" s="25">
+        <v>674</v>
+      </c>
+      <c r="J8" s="25">
+        <v>308</v>
+      </c>
+      <c r="K8" s="15"/>
+    </row>
+    <row r="10" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="128"/>
+      <c r="C10" s="138"/>
+      <c r="D10" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E10" s="128"/>
+      <c r="F10" s="138"/>
+      <c r="G10" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H10" s="128"/>
+      <c r="I10" s="128"/>
+      <c r="J10" s="128"/>
+      <c r="K10" s="138"/>
+    </row>
+    <row r="11" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="129"/>
+      <c r="B11" s="130"/>
+      <c r="C11" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="2">
+        <v>44159</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="16">
+        <v>6.5</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="8"/>
+      <c r="H12" s="8"/>
+      <c r="I12" s="8"/>
+      <c r="J12" s="8"/>
+      <c r="K12" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="2">
+        <v>44179</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="18">
+        <v>9</v>
+      </c>
+      <c r="E13" s="5">
+        <v>30</v>
+      </c>
+      <c r="F13" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
+      <c r="I13" s="8"/>
+      <c r="J13" s="8"/>
+      <c r="K13" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="2">
+        <v>44187</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D14" s="27">
+        <v>1.84</v>
+      </c>
+      <c r="E14" s="5"/>
+      <c r="F14" t="s">
+        <v>22</v>
+      </c>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="19"/>
+    </row>
+    <row r="15" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="28"/>
+      <c r="C15" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" s="12"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G15" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="H15" s="25">
+        <v>107</v>
+      </c>
+      <c r="I15" s="25">
+        <v>618</v>
+      </c>
+      <c r="J15" s="25">
+        <v>382</v>
+      </c>
+      <c r="K15" s="15"/>
+    </row>
+    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="29" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="28"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="21"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="33"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="22"/>
+    </row>
+    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="128"/>
+      <c r="C18" s="138"/>
+      <c r="D18" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E18" s="128"/>
+      <c r="F18" s="138"/>
+      <c r="G18" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H18" s="128"/>
+      <c r="I18" s="128"/>
+      <c r="J18" s="128"/>
+      <c r="K18" s="138"/>
+    </row>
+    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="129"/>
+      <c r="B19" s="130"/>
+      <c r="C19" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="2">
+        <v>44131</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="8"/>
+      <c r="H20" s="8"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="8"/>
+      <c r="K20" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="2">
+        <v>44141</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="18">
+        <v>6</v>
+      </c>
+      <c r="E21" s="5">
+        <v>30</v>
+      </c>
+      <c r="F21" t="s">
+        <v>22</v>
+      </c>
+      <c r="G21" s="8"/>
+      <c r="H21" s="8"/>
+      <c r="I21" s="8"/>
+      <c r="J21" s="8"/>
+      <c r="K21" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="2">
+        <v>44152</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D22" s="27">
+        <v>0.74</v>
+      </c>
+      <c r="E22" s="5"/>
+      <c r="F22" t="s">
+        <v>22</v>
+      </c>
+      <c r="G22" s="8"/>
+      <c r="H22" s="8"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="8"/>
+      <c r="K22" s="19"/>
+    </row>
+    <row r="23" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="28"/>
+      <c r="C23" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D23" s="12"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G23" s="25">
+        <v>31</v>
+      </c>
+      <c r="H23" s="25">
+        <v>57</v>
+      </c>
+      <c r="I23" s="25">
+        <v>491</v>
+      </c>
+      <c r="J23" s="25">
+        <v>256</v>
+      </c>
+      <c r="K23" s="15"/>
+    </row>
+    <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B25" s="128"/>
+      <c r="C25" s="138"/>
+      <c r="D25" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E25" s="128"/>
+      <c r="F25" s="138"/>
+      <c r="G25" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H25" s="128"/>
+      <c r="I25" s="128"/>
+      <c r="J25" s="128"/>
+      <c r="K25" s="138"/>
+    </row>
+    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="129"/>
+      <c r="B26" s="130"/>
+      <c r="C26" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" s="2">
+        <v>44103</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" s="16">
+        <v>7.1</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" s="8"/>
+      <c r="H27" s="8"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="8"/>
+      <c r="K27" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>19</v>
+      </c>
+      <c r="B28" s="2">
+        <v>44112</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" s="18">
+        <v>4</v>
+      </c>
+      <c r="E28" s="5">
+        <v>30</v>
+      </c>
+      <c r="F28" t="s">
+        <v>22</v>
+      </c>
+      <c r="G28" s="8"/>
+      <c r="H28" s="8"/>
+      <c r="I28" s="8"/>
+      <c r="J28" s="8"/>
+      <c r="K28" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="2">
+        <v>44117</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D29" s="27">
+        <v>0.62</v>
+      </c>
+      <c r="E29" s="5"/>
+      <c r="F29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G29" s="8"/>
+      <c r="H29" s="8"/>
+      <c r="I29" s="8"/>
+      <c r="J29" s="8"/>
+      <c r="K29" s="19"/>
+    </row>
+    <row r="30" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B30" s="28"/>
+      <c r="C30" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D30" s="12"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G30" s="25">
+        <v>30</v>
+      </c>
+      <c r="H30" s="25">
+        <v>124</v>
+      </c>
+      <c r="I30" s="25">
+        <v>340</v>
+      </c>
+      <c r="J30" s="25">
+        <v>212</v>
+      </c>
+      <c r="K30" s="15"/>
+    </row>
+    <row r="32" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32" s="128"/>
+      <c r="C32" s="138"/>
+      <c r="D32" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E32" s="128"/>
+      <c r="F32" s="138"/>
+      <c r="G32" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H32" s="128"/>
+      <c r="I32" s="128"/>
+      <c r="J32" s="128"/>
+      <c r="K32" s="138"/>
+    </row>
+    <row r="33" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="129"/>
+      <c r="B33" s="130"/>
+      <c r="C33" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" s="2">
+        <v>44068</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" s="16">
+        <v>6.2</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G34" s="8"/>
+      <c r="H34" s="8"/>
+      <c r="I34" s="8"/>
+      <c r="J34" s="8"/>
+      <c r="K34" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>19</v>
+      </c>
+      <c r="B35" s="2">
+        <v>44078</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D35" s="18">
+        <v>6</v>
+      </c>
+      <c r="E35" s="5">
+        <v>30</v>
+      </c>
+      <c r="F35" t="s">
+        <v>22</v>
+      </c>
+      <c r="G35" s="8"/>
+      <c r="H35" s="8"/>
+      <c r="I35" s="8"/>
+      <c r="J35" s="8"/>
+      <c r="K35" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="2">
+        <v>44083</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D36" s="27">
+        <v>0.86</v>
+      </c>
+      <c r="E36" s="5"/>
+      <c r="F36" t="s">
+        <v>22</v>
+      </c>
+      <c r="G36" s="8"/>
+      <c r="H36" s="8"/>
+      <c r="I36" s="8"/>
+      <c r="J36" s="8"/>
+      <c r="K36" s="19"/>
+    </row>
+    <row r="37" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B37" s="28"/>
+      <c r="C37" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D37" s="12"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G37" s="25">
+        <v>31</v>
+      </c>
+      <c r="H37" s="25">
+        <v>42</v>
+      </c>
+      <c r="I37" s="25">
+        <v>966</v>
+      </c>
+      <c r="J37" s="25">
+        <v>236</v>
+      </c>
+      <c r="K37" s="15"/>
+    </row>
+    <row r="39" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="128"/>
+      <c r="C39" s="138"/>
+      <c r="D39" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E39" s="128"/>
+      <c r="F39" s="138"/>
+      <c r="G39" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H39" s="128"/>
+      <c r="I39" s="128"/>
+      <c r="J39" s="128"/>
+      <c r="K39" s="138"/>
+    </row>
+    <row r="40" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="129"/>
+      <c r="B40" s="130"/>
+      <c r="C40" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>14</v>
+      </c>
+      <c r="B41" s="2">
+        <v>44041</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" s="16">
+        <v>6.1</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+      <c r="K41" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>19</v>
+      </c>
+      <c r="B42" s="2">
+        <v>44054</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D42" s="18">
+        <v>5</v>
+      </c>
+      <c r="E42" s="5">
+        <v>30</v>
+      </c>
+      <c r="F42" t="s">
+        <v>22</v>
+      </c>
+      <c r="G42" s="8"/>
+      <c r="H42" s="8"/>
+      <c r="I42" s="8"/>
+      <c r="J42" s="8"/>
+      <c r="K42" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>23</v>
+      </c>
+      <c r="B43" s="2">
+        <v>44055</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D43" s="27">
+        <v>2.77</v>
+      </c>
+      <c r="E43" s="5"/>
+      <c r="F43" t="s">
+        <v>22</v>
+      </c>
+      <c r="G43" s="8"/>
+      <c r="H43" s="8"/>
+      <c r="I43" s="8"/>
+      <c r="J43" s="8"/>
+      <c r="K43" s="19"/>
+    </row>
+    <row r="44" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B44" s="28"/>
+      <c r="C44" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D44" s="12"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G44" s="25">
+        <v>31</v>
+      </c>
+      <c r="H44" s="25">
+        <v>43</v>
+      </c>
+      <c r="I44" s="25">
+        <v>735</v>
+      </c>
+      <c r="J44" s="25">
+        <v>216</v>
+      </c>
+      <c r="K44" s="15"/>
+    </row>
+    <row r="46" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B46" s="128"/>
+      <c r="C46" s="138"/>
+      <c r="D46" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E46" s="128"/>
+      <c r="F46" s="138"/>
+      <c r="G46" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H46" s="128"/>
+      <c r="I46" s="128"/>
+      <c r="J46" s="128"/>
+      <c r="K46" s="138"/>
+    </row>
+    <row r="47" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="129"/>
+      <c r="B47" s="130"/>
+      <c r="C47" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J47" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K47" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>14</v>
+      </c>
+      <c r="B48" s="2">
+        <v>44005</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" s="16">
+        <v>7.1</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" s="8"/>
+      <c r="H48" s="8"/>
+      <c r="I48" s="8"/>
+      <c r="J48" s="8"/>
+      <c r="K48" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>19</v>
+      </c>
+      <c r="B49" s="2">
+        <v>44028</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D49" s="18">
+        <v>2</v>
+      </c>
+      <c r="E49" s="5">
+        <v>30</v>
+      </c>
+      <c r="F49" t="s">
+        <v>22</v>
+      </c>
+      <c r="G49" s="8"/>
+      <c r="H49" s="8"/>
+      <c r="I49" s="8"/>
+      <c r="J49" s="8"/>
+      <c r="K49" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>23</v>
+      </c>
+      <c r="B50" s="2">
+        <v>44028</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D50" s="27">
+        <v>0.32</v>
+      </c>
+      <c r="E50" s="5"/>
+      <c r="F50" t="s">
+        <v>22</v>
+      </c>
+      <c r="G50" s="8"/>
+      <c r="H50" s="8"/>
+      <c r="I50" s="8"/>
+      <c r="J50" s="8"/>
+      <c r="K50" s="19"/>
+    </row>
+    <row r="51" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B51" s="28"/>
+      <c r="C51" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D51" s="12"/>
+      <c r="E51" s="11"/>
+      <c r="F51" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G51" s="25">
+        <v>30</v>
+      </c>
+      <c r="H51" s="25">
+        <v>0</v>
+      </c>
+      <c r="I51" s="25">
+        <v>308</v>
+      </c>
+      <c r="J51" s="25">
+        <v>186</v>
+      </c>
+      <c r="K51" s="15"/>
+    </row>
+    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B53" s="128"/>
+      <c r="C53" s="138"/>
+      <c r="D53" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E53" s="128"/>
+      <c r="F53" s="138"/>
+      <c r="G53" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H53" s="128"/>
+      <c r="I53" s="128"/>
+      <c r="J53" s="128"/>
+      <c r="K53" s="138"/>
+    </row>
+    <row r="54" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="129"/>
+      <c r="B54" s="130"/>
+      <c r="C54" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I54" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J54" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K54" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>14</v>
+      </c>
+      <c r="B55" s="2">
+        <v>43978</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D55" s="16">
+        <v>7.5</v>
+      </c>
+      <c r="E55" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G55" s="8"/>
+      <c r="H55" s="8"/>
+      <c r="I55" s="8"/>
+      <c r="J55" s="8"/>
+      <c r="K55" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>19</v>
+      </c>
+      <c r="B56" s="2">
+        <v>43986</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D56" s="18">
+        <v>4</v>
+      </c>
+      <c r="E56" s="5">
+        <v>30</v>
+      </c>
+      <c r="F56" t="s">
+        <v>22</v>
+      </c>
+      <c r="G56" s="8"/>
+      <c r="H56" s="8"/>
+      <c r="I56" s="8"/>
+      <c r="J56" s="8"/>
+      <c r="K56" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>23</v>
+      </c>
+      <c r="B57" s="2">
+        <v>43993</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D57" s="27">
+        <v>0.66</v>
+      </c>
+      <c r="E57" s="5"/>
+      <c r="F57" t="s">
+        <v>22</v>
+      </c>
+      <c r="G57" s="8"/>
+      <c r="H57" s="8"/>
+      <c r="I57" s="8"/>
+      <c r="J57" s="8"/>
+      <c r="K57" s="19"/>
+    </row>
+    <row r="58" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B58" s="28"/>
+      <c r="C58" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D58" s="12"/>
+      <c r="E58" s="11"/>
+      <c r="F58" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G58" s="25">
+        <v>31</v>
+      </c>
+      <c r="H58" s="25">
+        <v>5</v>
+      </c>
+      <c r="I58" s="25">
+        <v>1165</v>
+      </c>
+      <c r="J58" s="25">
+        <v>263</v>
+      </c>
+      <c r="K58" s="15"/>
+    </row>
+    <row r="60" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B60" s="128"/>
+      <c r="C60" s="138"/>
+      <c r="D60" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E60" s="128"/>
+      <c r="F60" s="138"/>
+      <c r="G60" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H60" s="128"/>
+      <c r="I60" s="128"/>
+      <c r="J60" s="128"/>
+      <c r="K60" s="138"/>
+    </row>
+    <row r="61" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="129"/>
+      <c r="B61" s="130"/>
+      <c r="C61" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I61" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J61" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K61" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>14</v>
+      </c>
+      <c r="B62" s="2">
+        <v>43949</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D62" s="16">
+        <v>7.5</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G62" s="8"/>
+      <c r="H62" s="8"/>
+      <c r="I62" s="8"/>
+      <c r="J62" s="8"/>
+      <c r="K62" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>19</v>
+      </c>
+      <c r="B63" s="2">
+        <v>43957</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D63" s="18">
+        <v>3</v>
+      </c>
+      <c r="E63" s="5">
+        <v>30</v>
+      </c>
+      <c r="F63" t="s">
+        <v>22</v>
+      </c>
+      <c r="G63" s="8"/>
+      <c r="H63" s="8"/>
+      <c r="I63" s="8"/>
+      <c r="J63" s="8"/>
+      <c r="K63" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>23</v>
+      </c>
+      <c r="B64" s="2">
+        <v>43970</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D64" s="27">
+        <v>0.38</v>
+      </c>
+      <c r="E64" s="5"/>
+      <c r="F64" t="s">
+        <v>22</v>
+      </c>
+      <c r="G64" s="8"/>
+      <c r="H64" s="8"/>
+      <c r="I64" s="8"/>
+      <c r="J64" s="8"/>
+      <c r="K64" s="19"/>
+    </row>
+    <row r="65" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B65" s="28"/>
+      <c r="C65" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D65" s="12"/>
+      <c r="E65" s="11"/>
+      <c r="F65" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G65" s="25">
+        <v>30</v>
+      </c>
+      <c r="H65" s="25">
+        <v>0</v>
+      </c>
+      <c r="I65" s="25">
+        <v>291</v>
+      </c>
+      <c r="J65" s="25">
+        <v>188</v>
+      </c>
+      <c r="K65" s="15"/>
+    </row>
+    <row r="67" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B67" s="128"/>
+      <c r="C67" s="138"/>
+      <c r="D67" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E67" s="128"/>
+      <c r="F67" s="138"/>
+      <c r="G67" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H67" s="128"/>
+      <c r="I67" s="128"/>
+      <c r="J67" s="128"/>
+      <c r="K67" s="138"/>
+    </row>
+    <row r="68" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="129"/>
+      <c r="B68" s="130"/>
+      <c r="C68" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I68" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J68" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K68" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>14</v>
+      </c>
+      <c r="B69" s="2">
+        <v>43915</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D69" s="16">
+        <v>7.3</v>
+      </c>
+      <c r="E69" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G69" s="8"/>
+      <c r="H69" s="8"/>
+      <c r="I69" s="8"/>
+      <c r="J69" s="8"/>
+      <c r="K69" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>19</v>
+      </c>
+      <c r="B70" s="2">
+        <v>43924</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D70" s="18">
+        <v>11</v>
+      </c>
+      <c r="E70" s="5">
+        <v>30</v>
+      </c>
+      <c r="F70" t="s">
+        <v>22</v>
+      </c>
+      <c r="G70" s="8"/>
+      <c r="H70" s="8"/>
+      <c r="I70" s="8"/>
+      <c r="J70" s="8"/>
+      <c r="K70" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>23</v>
+      </c>
+      <c r="B71" s="2">
+        <v>43938</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D71" s="27">
+        <v>0.92</v>
+      </c>
+      <c r="E71" s="5"/>
+      <c r="F71" t="s">
+        <v>22</v>
+      </c>
+      <c r="G71" s="8"/>
+      <c r="H71" s="8"/>
+      <c r="I71" s="8"/>
+      <c r="J71" s="8"/>
+      <c r="K71" s="19"/>
+    </row>
+    <row r="72" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B72" s="28"/>
+      <c r="C72" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D72" s="12"/>
+      <c r="E72" s="11"/>
+      <c r="F72" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G72" s="25">
+        <v>27</v>
+      </c>
+      <c r="H72" s="25">
+        <v>37</v>
+      </c>
+      <c r="I72" s="25">
+        <v>415</v>
+      </c>
+      <c r="J72" s="25">
+        <v>197</v>
+      </c>
+      <c r="K72" s="15"/>
+    </row>
+    <row r="74" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B74" s="128"/>
+      <c r="C74" s="138"/>
+      <c r="D74" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E74" s="128"/>
+      <c r="F74" s="138"/>
+      <c r="G74" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H74" s="128"/>
+      <c r="I74" s="128"/>
+      <c r="J74" s="128"/>
+      <c r="K74" s="138"/>
+    </row>
+    <row r="75" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="129"/>
+      <c r="B75" s="130"/>
+      <c r="C75" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I75" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J75" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K75" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>14</v>
+      </c>
+      <c r="B76" s="2">
+        <v>43887</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D76" s="16">
+        <v>7.4</v>
+      </c>
+      <c r="E76" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G76" s="8"/>
+      <c r="H76" s="8"/>
+      <c r="I76" s="8"/>
+      <c r="J76" s="8"/>
+      <c r="K76" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>19</v>
+      </c>
+      <c r="B77" s="2">
+        <v>43896</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D77" s="18">
+        <v>8</v>
+      </c>
+      <c r="E77" s="5">
+        <v>30</v>
+      </c>
+      <c r="F77" t="s">
+        <v>22</v>
+      </c>
+      <c r="G77" s="8"/>
+      <c r="H77" s="8"/>
+      <c r="I77" s="8"/>
+      <c r="J77" s="8"/>
+      <c r="K77" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>23</v>
+      </c>
+      <c r="B78" s="2">
+        <v>43909</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D78" s="27">
+        <v>2.7</v>
+      </c>
+      <c r="E78" s="5"/>
+      <c r="F78" t="s">
+        <v>22</v>
+      </c>
+      <c r="G78" s="8"/>
+      <c r="H78" s="8"/>
+      <c r="I78" s="8"/>
+      <c r="J78" s="8"/>
+      <c r="K78" s="19"/>
+    </row>
+    <row r="79" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B79" s="28"/>
+      <c r="C79" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D79" s="12"/>
+      <c r="E79" s="11"/>
+      <c r="F79" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G79" s="25">
+        <v>16</v>
+      </c>
+      <c r="H79" s="25">
+        <v>42</v>
+      </c>
+      <c r="I79" s="25">
+        <v>378</v>
+      </c>
+      <c r="J79" s="25">
+        <v>182</v>
+      </c>
+      <c r="K79" s="15"/>
+    </row>
+    <row r="81" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B81" s="128"/>
+      <c r="C81" s="138"/>
+      <c r="D81" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E81" s="128"/>
+      <c r="F81" s="138"/>
+      <c r="G81" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H81" s="128"/>
+      <c r="I81" s="128"/>
+      <c r="J81" s="128"/>
+      <c r="K81" s="138"/>
+    </row>
+    <row r="82" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="129"/>
+      <c r="B82" s="130"/>
+      <c r="C82" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H82" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I82" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J82" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K82" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>14</v>
+      </c>
+      <c r="B83" s="2">
+        <v>43859</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D83" s="16">
+        <v>7.3</v>
+      </c>
+      <c r="E83" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G83" s="8"/>
+      <c r="H83" s="8"/>
+      <c r="I83" s="8"/>
+      <c r="J83" s="8"/>
+      <c r="K83" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>19</v>
+      </c>
+      <c r="B84" s="2">
+        <v>43873</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D84" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E84" s="5">
+        <v>30</v>
+      </c>
+      <c r="F84" t="s">
+        <v>22</v>
+      </c>
+      <c r="G84" s="8"/>
+      <c r="H84" s="8"/>
+      <c r="I84" s="8"/>
+      <c r="J84" s="8"/>
+      <c r="K84" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>23</v>
+      </c>
+      <c r="B85" s="2">
+        <v>43886</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D85" s="27">
+        <v>0.25</v>
+      </c>
+      <c r="E85" s="5"/>
+      <c r="F85" t="s">
+        <v>22</v>
+      </c>
+      <c r="G85" s="8"/>
+      <c r="H85" s="8"/>
+      <c r="I85" s="8"/>
+      <c r="J85" s="8"/>
+      <c r="K85" s="19"/>
+    </row>
+    <row r="86" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B86" s="28"/>
+      <c r="C86" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D86" s="12"/>
+      <c r="E86" s="11"/>
+      <c r="F86" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G86" s="25">
+        <v>31</v>
+      </c>
+      <c r="H86" s="25">
+        <v>38</v>
+      </c>
+      <c r="I86" s="25">
+        <v>488</v>
+      </c>
+      <c r="J86" s="25">
+        <v>233</v>
+      </c>
+      <c r="K86" s="15"/>
+    </row>
+  </sheetData>
+  <mergeCells count="49">
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="D39:F39"/>
+    <mergeCell ref="G39:K39"/>
+    <mergeCell ref="A46:C46"/>
+    <mergeCell ref="G53:K53"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="D46:F46"/>
+    <mergeCell ref="G46:K46"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="A82:B82"/>
+    <mergeCell ref="A74:C74"/>
+    <mergeCell ref="D74:F74"/>
+    <mergeCell ref="G74:K74"/>
+    <mergeCell ref="A75:B75"/>
+    <mergeCell ref="G3:K3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="D32:F32"/>
+    <mergeCell ref="G32:K32"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="D25:F25"/>
+    <mergeCell ref="G25:K25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="G10:K10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="G18:K18"/>
+    <mergeCell ref="D1:K1"/>
+    <mergeCell ref="A81:C81"/>
+    <mergeCell ref="D81:F81"/>
+    <mergeCell ref="G81:K81"/>
+    <mergeCell ref="A67:C67"/>
+    <mergeCell ref="D67:F67"/>
+    <mergeCell ref="G67:K67"/>
+    <mergeCell ref="A68:B68"/>
+    <mergeCell ref="A60:C60"/>
+    <mergeCell ref="D60:F60"/>
+    <mergeCell ref="G60:K60"/>
+    <mergeCell ref="A53:C53"/>
+    <mergeCell ref="D53:F53"/>
+    <mergeCell ref="A3:C3"/>
+    <mergeCell ref="D3:F3"/>
+    <mergeCell ref="A25:C25"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:K164"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.6640625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="10.44140625" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" customWidth="1"/>
+    <col min="3" max="3" width="20" customWidth="1"/>
+    <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.6640625" style="9" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.44140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10" customWidth="1"/>
+    <col min="9" max="9" width="10" style="13" customWidth="1"/>
+    <col min="10" max="10" width="10" customWidth="1"/>
+    <col min="11" max="11" width="13.6640625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D1" s="132" t="s">
+        <v>0</v>
+      </c>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
+      <c r="K1" s="132"/>
+    </row>
+    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+    </row>
+    <row r="3" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31"/>
+      <c r="H3" s="31"/>
+      <c r="I3" s="31"/>
+      <c r="J3" s="31"/>
+      <c r="K3" s="31"/>
+    </row>
+    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" s="128"/>
+      <c r="C4" s="138"/>
+      <c r="D4" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="128"/>
+      <c r="F4" s="138"/>
+      <c r="G4" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H4" s="128"/>
+      <c r="I4" s="128"/>
+      <c r="J4" s="128"/>
+      <c r="K4" s="138"/>
+    </row>
+    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="129"/>
+      <c r="B5" s="130"/>
+      <c r="C5" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="2">
+        <v>43817</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="16">
+        <v>7.1</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="8"/>
+      <c r="H6" s="8"/>
+      <c r="I6" s="8"/>
+      <c r="J6" s="8"/>
+      <c r="K6" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="2">
+        <v>43836</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="18">
+        <v>22</v>
+      </c>
+      <c r="E7" s="5">
+        <v>30</v>
+      </c>
+      <c r="F7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="8"/>
+      <c r="H7" s="8"/>
+      <c r="I7" s="8"/>
+      <c r="J7" s="8"/>
+      <c r="K7" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="2">
+        <v>43838</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="27">
+        <v>3.16</v>
+      </c>
+      <c r="E8" s="5"/>
+      <c r="F8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" s="8"/>
+      <c r="H8" s="8"/>
+      <c r="I8" s="8"/>
+      <c r="J8" s="8"/>
+      <c r="K8" s="19"/>
+    </row>
+    <row r="9" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="12"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="25">
+        <v>31</v>
+      </c>
+      <c r="H9" s="25">
+        <v>82</v>
+      </c>
+      <c r="I9" s="25">
+        <v>557</v>
+      </c>
+      <c r="J9" s="25">
+        <v>240</v>
+      </c>
+      <c r="K9" s="15"/>
+    </row>
+    <row r="10" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="128"/>
+      <c r="C10" s="138"/>
+      <c r="D10" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E10" s="128"/>
+      <c r="F10" s="138"/>
+      <c r="G10" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H10" s="128"/>
+      <c r="I10" s="128"/>
+      <c r="J10" s="128"/>
+      <c r="K10" s="138"/>
+    </row>
+    <row r="11" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="129"/>
+      <c r="B11" s="130"/>
+      <c r="C11" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="2">
+        <v>43796</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="16">
+        <v>6.8</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="8"/>
+      <c r="H12" s="8"/>
+      <c r="I12" s="8"/>
+      <c r="J12" s="8"/>
+      <c r="K12" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="2">
+        <v>43803</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="18">
+        <v>5</v>
+      </c>
+      <c r="E13" s="5">
+        <v>30</v>
+      </c>
+      <c r="F13" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
+      <c r="I13" s="8"/>
+      <c r="J13" s="8"/>
+      <c r="K13" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="2">
+        <v>43808</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D14" s="27">
+        <v>0.61</v>
+      </c>
+      <c r="E14" s="5"/>
+      <c r="F14" t="s">
+        <v>22</v>
+      </c>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="19"/>
+    </row>
+    <row r="15" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" s="12"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G15" s="25">
+        <v>30</v>
+      </c>
+      <c r="H15" s="25">
+        <v>124</v>
+      </c>
+      <c r="I15" s="25">
+        <v>444</v>
+      </c>
+      <c r="J15" s="25">
+        <v>240</v>
+      </c>
+      <c r="K15" s="15"/>
+    </row>
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D16" s="31"/>
+      <c r="E16" s="31"/>
+      <c r="F16" s="31"/>
+      <c r="G16" s="31"/>
+      <c r="H16" s="31"/>
+      <c r="I16" s="31"/>
+      <c r="J16" s="31"/>
+      <c r="K16" s="31"/>
+    </row>
+    <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="128"/>
+      <c r="C17" s="138"/>
+      <c r="D17" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E17" s="128"/>
+      <c r="F17" s="138"/>
+      <c r="G17" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H17" s="128"/>
+      <c r="I17" s="128"/>
+      <c r="J17" s="128"/>
+      <c r="K17" s="138"/>
+    </row>
+    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="129"/>
+      <c r="B18" s="130"/>
+      <c r="C18" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="2">
+        <v>43767</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="8"/>
+      <c r="H19" s="8"/>
+      <c r="I19" s="8"/>
+      <c r="J19" s="8"/>
+      <c r="K19" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2">
+        <v>43781</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="18">
+        <v>21</v>
+      </c>
+      <c r="E20" s="5">
+        <v>30</v>
+      </c>
+      <c r="F20" t="s">
+        <v>22</v>
+      </c>
+      <c r="G20" s="8"/>
+      <c r="H20" s="8"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="8"/>
+      <c r="K20" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="2">
+        <v>43782</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" s="27">
+        <v>1.26</v>
+      </c>
+      <c r="E21" s="5"/>
+      <c r="F21" t="s">
+        <v>22</v>
+      </c>
+      <c r="G21" s="8"/>
+      <c r="H21" s="8"/>
+      <c r="I21" s="8"/>
+      <c r="J21" s="8"/>
+      <c r="K21" s="19"/>
+    </row>
+    <row r="22" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D22" s="12"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G22" s="25">
+        <v>31</v>
+      </c>
+      <c r="H22" s="25">
+        <v>42</v>
+      </c>
+      <c r="I22" s="25">
+        <v>326</v>
+      </c>
+      <c r="J22" s="25">
+        <v>228</v>
+      </c>
+      <c r="K22" s="15"/>
+    </row>
+    <row r="23" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="20"/>
+      <c r="B23" s="20"/>
+    </row>
+    <row r="24" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="128"/>
+      <c r="C24" s="138"/>
+      <c r="D24" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E24" s="128"/>
+      <c r="F24" s="138"/>
+      <c r="G24" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H24" s="128"/>
+      <c r="I24" s="128"/>
+      <c r="J24" s="128"/>
+      <c r="K24" s="138"/>
+    </row>
+    <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="129"/>
+      <c r="B25" s="130"/>
+      <c r="C25" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" s="2">
+        <v>43733</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="16">
+        <v>7.1</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="8"/>
+      <c r="H26" s="8"/>
+      <c r="I26" s="8"/>
+      <c r="J26" s="8"/>
+      <c r="K26" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>19</v>
+      </c>
+      <c r="B27" s="2">
+        <v>43741</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="18">
+        <v>6</v>
+      </c>
+      <c r="E27" s="5">
+        <v>30</v>
+      </c>
+      <c r="F27" t="s">
+        <v>22</v>
+      </c>
+      <c r="G27" s="8"/>
+      <c r="H27" s="8"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="8"/>
+      <c r="K27" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="2">
+        <v>43759</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" s="27">
+        <v>0.98</v>
+      </c>
+      <c r="E28" s="5"/>
+      <c r="F28" t="s">
+        <v>22</v>
+      </c>
+      <c r="G28" s="8"/>
+      <c r="H28" s="8"/>
+      <c r="I28" s="8"/>
+      <c r="J28" s="8"/>
+      <c r="K28" s="19"/>
+    </row>
+    <row r="29" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D29" s="12"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G29" s="25">
+        <v>8</v>
+      </c>
+      <c r="H29" s="25">
+        <v>104</v>
+      </c>
+      <c r="I29" s="25">
+        <v>289</v>
+      </c>
+      <c r="J29" s="25">
+        <v>197</v>
+      </c>
+      <c r="K29" s="15"/>
+    </row>
+    <row r="30" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="20"/>
+      <c r="B30" s="20"/>
+    </row>
+    <row r="31" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31" s="128"/>
+      <c r="C31" s="138"/>
+      <c r="D31" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E31" s="128"/>
+      <c r="F31" s="138"/>
+      <c r="G31" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H31" s="128"/>
+      <c r="I31" s="128"/>
+      <c r="J31" s="128"/>
+      <c r="K31" s="138"/>
+    </row>
+    <row r="32" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="129"/>
+      <c r="B32" s="130"/>
+      <c r="C32" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" s="2">
+        <v>43705</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D33" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E33" s="5">
+        <v>10</v>
+      </c>
+      <c r="F33" t="s">
+        <v>22</v>
+      </c>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>19</v>
+      </c>
+      <c r="B34" s="2">
+        <v>43714</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D34" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E34" s="5">
+        <v>10</v>
+      </c>
+      <c r="F34" t="s">
+        <v>22</v>
+      </c>
+      <c r="G34" s="8"/>
+      <c r="H34" s="8"/>
+      <c r="I34" s="8"/>
+      <c r="J34" s="8"/>
+      <c r="K34" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>23</v>
+      </c>
+      <c r="B35" s="2">
+        <v>43719</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="16">
+        <v>6.9</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G35" s="8"/>
+      <c r="H35" s="8"/>
+      <c r="I35" s="8"/>
+      <c r="J35" s="8"/>
+      <c r="K35" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D36" s="18">
+        <v>3</v>
+      </c>
+      <c r="E36" s="5">
+        <v>50</v>
+      </c>
+      <c r="F36" t="s">
+        <v>22</v>
+      </c>
+      <c r="G36" s="8"/>
+      <c r="H36" s="8"/>
+      <c r="I36" s="8"/>
+      <c r="J36" s="8"/>
+      <c r="K36" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="20"/>
+      <c r="C37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D37" s="27">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="E37" s="5"/>
+      <c r="F37" t="s">
+        <v>22</v>
+      </c>
+      <c r="G37" s="8"/>
+      <c r="H37" s="8"/>
+      <c r="I37" s="8"/>
+      <c r="J37" s="8"/>
+      <c r="K37" s="19"/>
+    </row>
+    <row r="38" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="20"/>
+      <c r="B38" s="20"/>
+      <c r="C38" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D38" s="12"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G38" s="25">
+        <v>23</v>
+      </c>
+      <c r="H38" s="25">
+        <v>163</v>
+      </c>
+      <c r="I38" s="25">
+        <v>429</v>
+      </c>
+      <c r="J38" s="25">
+        <v>244</v>
+      </c>
+      <c r="K38" s="15"/>
+    </row>
+    <row r="39" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="127" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39" s="128"/>
+      <c r="C39" s="138"/>
+      <c r="E39" s="21"/>
+      <c r="G39" s="22"/>
+      <c r="H39" s="22"/>
+      <c r="I39" s="22"/>
+      <c r="J39" s="22"/>
+      <c r="K39" s="22"/>
+    </row>
+    <row r="40" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A40" s="20"/>
+      <c r="B40" s="20"/>
+      <c r="C40" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D40" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="E40" s="21"/>
+      <c r="G40" s="22"/>
+      <c r="H40" s="22"/>
+      <c r="I40" s="22"/>
+      <c r="J40" s="22"/>
+      <c r="K40" s="22"/>
+    </row>
+    <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B41" s="128"/>
+      <c r="C41" s="138"/>
+      <c r="D41" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E41" s="128"/>
+      <c r="F41" s="138"/>
+      <c r="G41" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H41" s="128"/>
+      <c r="I41" s="128"/>
+      <c r="J41" s="128"/>
+      <c r="K41" s="138"/>
+    </row>
+    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="129"/>
+      <c r="B42" s="130"/>
+      <c r="C42" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K42" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>14</v>
+      </c>
+      <c r="B43" s="2">
+        <v>43677</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D43" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E43" s="5">
+        <v>10</v>
+      </c>
+      <c r="F43" t="s">
+        <v>22</v>
+      </c>
+      <c r="G43" s="6"/>
+      <c r="H43" s="6"/>
+      <c r="I43" s="6"/>
+      <c r="J43" s="6"/>
+      <c r="K43" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>19</v>
+      </c>
+      <c r="B44" s="2">
+        <v>43684</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D44" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E44" s="5">
+        <v>10</v>
+      </c>
+      <c r="F44" t="s">
+        <v>22</v>
+      </c>
+      <c r="G44" s="8"/>
+      <c r="H44" s="8"/>
+      <c r="I44" s="8"/>
+      <c r="J44" s="8"/>
+      <c r="K44" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>23</v>
+      </c>
+      <c r="B45" s="2">
+        <v>43690</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D45" s="16">
+        <v>6.9</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G45" s="8"/>
+      <c r="H45" s="8"/>
+      <c r="I45" s="8"/>
+      <c r="J45" s="8"/>
+      <c r="K45" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D46" s="18">
+        <v>3</v>
+      </c>
+      <c r="E46" s="5">
+        <v>50</v>
+      </c>
+      <c r="F46" t="s">
+        <v>22</v>
+      </c>
+      <c r="G46" s="8"/>
+      <c r="H46" s="8"/>
+      <c r="I46" s="8"/>
+      <c r="J46" s="8"/>
+      <c r="K46" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="20"/>
+      <c r="C47" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D47" s="27">
+        <v>0.66</v>
+      </c>
+      <c r="E47" s="5"/>
+      <c r="F47" t="s">
+        <v>22</v>
+      </c>
+      <c r="G47" s="8"/>
+      <c r="H47" s="8"/>
+      <c r="I47" s="8"/>
+      <c r="J47" s="8"/>
+      <c r="K47" s="19"/>
+    </row>
+    <row r="48" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="20"/>
+      <c r="B48" s="20"/>
+      <c r="C48" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D48" s="12"/>
+      <c r="E48" s="11"/>
+      <c r="F48" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G48" s="25">
+        <v>8</v>
+      </c>
+      <c r="H48" s="25">
+        <v>120</v>
+      </c>
+      <c r="I48" s="25">
+        <v>905</v>
+      </c>
+      <c r="J48" s="25">
+        <v>290</v>
+      </c>
+      <c r="K48" s="15"/>
+    </row>
+    <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="127" t="s">
+        <v>65</v>
+      </c>
+      <c r="B49" s="128"/>
+      <c r="C49" s="138"/>
+      <c r="E49" s="21"/>
+      <c r="G49" s="22"/>
+      <c r="H49" s="22"/>
+      <c r="I49" s="22"/>
+      <c r="J49" s="22"/>
+      <c r="K49" s="22"/>
+    </row>
+    <row r="50" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A50" s="20"/>
+      <c r="B50" s="20"/>
+      <c r="C50" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D50" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="E50" s="21"/>
+      <c r="G50" s="22"/>
+      <c r="H50" s="22"/>
+      <c r="I50" s="22"/>
+      <c r="J50" s="22"/>
+      <c r="K50" s="22"/>
+    </row>
+    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B51" s="128"/>
+      <c r="C51" s="138"/>
+      <c r="D51" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E51" s="128"/>
+      <c r="F51" s="138"/>
+      <c r="G51" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H51" s="128"/>
+      <c r="I51" s="128"/>
+      <c r="J51" s="128"/>
+      <c r="K51" s="138"/>
+    </row>
+    <row r="52" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="129"/>
+      <c r="B52" s="130"/>
+      <c r="C52" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I52" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J52" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K52" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>14</v>
+      </c>
+      <c r="B53" s="2">
+        <v>43642</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D53" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E53" s="5">
+        <v>10</v>
+      </c>
+      <c r="F53" t="s">
+        <v>22</v>
+      </c>
+      <c r="G53" s="6"/>
+      <c r="H53" s="6"/>
+      <c r="I53" s="6"/>
+      <c r="J53" s="6"/>
+      <c r="K53" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>19</v>
+      </c>
+      <c r="B54" s="2">
+        <v>43662</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D54" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E54" s="5">
+        <v>10</v>
+      </c>
+      <c r="F54" t="s">
+        <v>22</v>
+      </c>
+      <c r="G54" s="8"/>
+      <c r="H54" s="8"/>
+      <c r="I54" s="8"/>
+      <c r="J54" s="8"/>
+      <c r="K54" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>23</v>
+      </c>
+      <c r="B55" s="2">
+        <v>43669</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D55" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="E55" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G55" s="8"/>
+      <c r="H55" s="8"/>
+      <c r="I55" s="8"/>
+      <c r="J55" s="8"/>
+      <c r="K55" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D56" s="18">
+        <v>5</v>
+      </c>
+      <c r="E56" s="5">
+        <v>50</v>
+      </c>
+      <c r="F56" t="s">
+        <v>22</v>
+      </c>
+      <c r="G56" s="8"/>
+      <c r="H56" s="8"/>
+      <c r="I56" s="8"/>
+      <c r="J56" s="8"/>
+      <c r="K56" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="20"/>
+      <c r="C57" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D57" s="27">
+        <v>0.6</v>
+      </c>
+      <c r="E57" s="5"/>
+      <c r="F57" t="s">
+        <v>22</v>
+      </c>
+      <c r="G57" s="8"/>
+      <c r="H57" s="8"/>
+      <c r="I57" s="8"/>
+      <c r="J57" s="8"/>
+      <c r="K57" s="19"/>
+    </row>
+    <row r="58" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="20"/>
+      <c r="B58" s="20"/>
+      <c r="C58" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D58" s="12"/>
+      <c r="E58" s="11"/>
+      <c r="F58" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G58" s="25">
+        <v>7</v>
+      </c>
+      <c r="H58" s="25">
+        <v>11</v>
+      </c>
+      <c r="I58" s="25">
+        <v>890</v>
+      </c>
+      <c r="J58" s="25">
+        <v>313</v>
+      </c>
+      <c r="K58" s="15"/>
+    </row>
+    <row r="59" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="127" t="s">
+        <v>65</v>
+      </c>
+      <c r="B59" s="128"/>
+      <c r="C59" s="138"/>
+      <c r="E59" s="21"/>
+      <c r="G59" s="22"/>
+      <c r="H59" s="22"/>
+      <c r="I59" s="22"/>
+      <c r="J59" s="22"/>
+      <c r="K59" s="22"/>
+    </row>
+    <row r="60" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A60" s="20"/>
+      <c r="B60" s="20"/>
+      <c r="C60" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D60" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="E60" s="21"/>
+      <c r="G60" s="22"/>
+      <c r="H60" s="22"/>
+      <c r="I60" s="22"/>
+      <c r="J60" s="22"/>
+      <c r="K60" s="22"/>
+    </row>
+    <row r="61" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B61" s="128"/>
+      <c r="C61" s="138"/>
+      <c r="D61" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E61" s="128"/>
+      <c r="F61" s="138"/>
+      <c r="G61" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H61" s="128"/>
+      <c r="I61" s="128"/>
+      <c r="J61" s="128"/>
+      <c r="K61" s="138"/>
+    </row>
+    <row r="62" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="129"/>
+      <c r="B62" s="130"/>
+      <c r="C62" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I62" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J62" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K62" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>14</v>
+      </c>
+      <c r="B63" s="2">
+        <v>43614</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D63" s="18">
+        <v>2</v>
+      </c>
+      <c r="E63" s="5">
+        <v>10</v>
+      </c>
+      <c r="F63" t="s">
+        <v>22</v>
+      </c>
+      <c r="G63" s="6"/>
+      <c r="H63" s="6"/>
+      <c r="I63" s="6"/>
+      <c r="J63" s="6"/>
+      <c r="K63" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>19</v>
+      </c>
+      <c r="B64" s="2">
+        <v>43624</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D64" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E64" s="5">
+        <v>10</v>
+      </c>
+      <c r="F64" t="s">
+        <v>22</v>
+      </c>
+      <c r="G64" s="8"/>
+      <c r="H64" s="8"/>
+      <c r="I64" s="8"/>
+      <c r="J64" s="8"/>
+      <c r="K64" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>23</v>
+      </c>
+      <c r="B65" s="2">
+        <v>43633</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D65" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="E65" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G65" s="8"/>
+      <c r="H65" s="8"/>
+      <c r="I65" s="8"/>
+      <c r="J65" s="8"/>
+      <c r="K65" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D66" s="18">
+        <v>37</v>
+      </c>
+      <c r="E66" s="5">
+        <v>50</v>
+      </c>
+      <c r="F66" t="s">
+        <v>22</v>
+      </c>
+      <c r="G66" s="8"/>
+      <c r="H66" s="8"/>
+      <c r="I66" s="8"/>
+      <c r="J66" s="8"/>
+      <c r="K66" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="20"/>
+      <c r="C67" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D67" s="27">
+        <v>3.38</v>
+      </c>
+      <c r="E67" s="5"/>
+      <c r="F67" t="s">
+        <v>22</v>
+      </c>
+      <c r="G67" s="8"/>
+      <c r="H67" s="8"/>
+      <c r="I67" s="8"/>
+      <c r="J67" s="8"/>
+      <c r="K67" s="19"/>
+    </row>
+    <row r="68" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="20"/>
+      <c r="B68" s="20"/>
+      <c r="C68" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D68" s="12"/>
+      <c r="E68" s="11"/>
+      <c r="F68" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G68" s="25">
+        <v>17</v>
+      </c>
+      <c r="H68" s="25">
+        <v>16</v>
+      </c>
+      <c r="I68" s="25">
+        <v>348</v>
+      </c>
+      <c r="J68" s="25">
+        <v>234</v>
+      </c>
+      <c r="K68" s="15"/>
+    </row>
+    <row r="69" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="127" t="s">
+        <v>65</v>
+      </c>
+      <c r="B69" s="128"/>
+      <c r="C69" s="138"/>
+      <c r="E69" s="21"/>
+      <c r="G69" s="22"/>
+      <c r="H69" s="22"/>
+      <c r="I69" s="22"/>
+      <c r="J69" s="22"/>
+      <c r="K69" s="22"/>
+    </row>
+    <row r="70" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A70" s="20"/>
+      <c r="B70" s="20"/>
+      <c r="C70" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D70" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="E70" s="21"/>
+      <c r="G70" s="22"/>
+      <c r="H70" s="22"/>
+      <c r="I70" s="22"/>
+      <c r="J70" s="22"/>
+      <c r="K70" s="22"/>
+    </row>
+    <row r="71" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A71" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="B71" s="20"/>
+      <c r="C71" s="3"/>
+      <c r="D71" s="23"/>
+      <c r="E71" s="21"/>
+      <c r="G71" s="22"/>
+      <c r="H71" s="22"/>
+      <c r="I71" s="22"/>
+      <c r="J71" s="22"/>
+      <c r="K71" s="22"/>
+    </row>
+    <row r="72" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B72" s="128"/>
+      <c r="C72" s="138"/>
+      <c r="D72" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E72" s="128"/>
+      <c r="F72" s="138"/>
+      <c r="G72" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H72" s="128"/>
+      <c r="I72" s="128"/>
+      <c r="J72" s="128"/>
+      <c r="K72" s="138"/>
+    </row>
+    <row r="73" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="129"/>
+      <c r="B73" s="130"/>
+      <c r="C73" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H73" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I73" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J73" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K73" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>14</v>
+      </c>
+      <c r="B74" s="2">
+        <v>43578</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D74" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E74" s="5">
+        <v>10</v>
+      </c>
+      <c r="F74" t="s">
+        <v>22</v>
+      </c>
+      <c r="G74" s="6"/>
+      <c r="H74" s="6"/>
+      <c r="I74" s="6"/>
+      <c r="J74" s="6"/>
+      <c r="K74" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>19</v>
+      </c>
+      <c r="B75" s="2">
+        <v>43591</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D75" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E75" s="5">
+        <v>10</v>
+      </c>
+      <c r="F75" t="s">
+        <v>22</v>
+      </c>
+      <c r="G75" s="8"/>
+      <c r="H75" s="8"/>
+      <c r="I75" s="8"/>
+      <c r="J75" s="8"/>
+      <c r="K75" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>23</v>
+      </c>
+      <c r="B76" s="2">
+        <v>43599</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D76" s="16">
+        <v>6.8</v>
+      </c>
+      <c r="E76" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G76" s="8"/>
+      <c r="H76" s="8"/>
+      <c r="I76" s="8"/>
+      <c r="J76" s="8"/>
+      <c r="K76" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D77" s="18">
+        <v>3</v>
+      </c>
+      <c r="E77" s="5">
+        <v>50</v>
+      </c>
+      <c r="F77" t="s">
+        <v>22</v>
+      </c>
+      <c r="G77" s="8"/>
+      <c r="H77" s="8"/>
+      <c r="I77" s="8"/>
+      <c r="J77" s="8"/>
+      <c r="K77" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="20"/>
+      <c r="C78" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D78" s="27">
+        <v>0.43</v>
+      </c>
+      <c r="E78" s="5"/>
+      <c r="G78" s="8"/>
+      <c r="H78" s="8"/>
+      <c r="I78" s="8"/>
+      <c r="J78" s="8"/>
+      <c r="K78" s="19"/>
+    </row>
+    <row r="79" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="20"/>
+      <c r="B79" s="20"/>
+      <c r="C79" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D79" s="12"/>
+      <c r="E79" s="11"/>
+      <c r="F79" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G79" s="25">
+        <v>30</v>
+      </c>
+      <c r="H79" s="25">
+        <v>125</v>
+      </c>
+      <c r="I79" s="25">
+        <v>389</v>
+      </c>
+      <c r="J79" s="25">
+        <v>251</v>
+      </c>
+      <c r="K79" s="15"/>
+    </row>
+    <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="127" t="s">
+        <v>65</v>
+      </c>
+      <c r="B80" s="128"/>
+      <c r="C80" s="138"/>
+      <c r="E80" s="21"/>
+      <c r="G80" s="22"/>
+      <c r="H80" s="22"/>
+      <c r="I80" s="22"/>
+      <c r="J80" s="22"/>
+      <c r="K80" s="22"/>
+    </row>
+    <row r="81" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A81" s="20"/>
+      <c r="B81" s="20"/>
+      <c r="C81" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D81" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="E81" s="21"/>
+      <c r="G81" s="22"/>
+      <c r="H81" s="22"/>
+      <c r="I81" s="22"/>
+      <c r="J81" s="22"/>
+      <c r="K81" s="22"/>
+    </row>
+    <row r="82" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B82" s="128"/>
+      <c r="C82" s="138"/>
+      <c r="D82" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E82" s="128"/>
+      <c r="F82" s="138"/>
+      <c r="G82" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H82" s="128"/>
+      <c r="I82" s="128"/>
+      <c r="J82" s="128"/>
+      <c r="K82" s="138"/>
+    </row>
+    <row r="83" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="129"/>
+      <c r="B83" s="130"/>
+      <c r="C83" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I83" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J83" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K83" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>14</v>
+      </c>
+      <c r="B84" s="2">
+        <v>43550</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D84" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E84" s="5">
+        <v>10</v>
+      </c>
+      <c r="F84" t="s">
+        <v>22</v>
+      </c>
+      <c r="G84" s="6"/>
+      <c r="H84" s="6"/>
+      <c r="I84" s="6"/>
+      <c r="J84" s="6"/>
+      <c r="K84" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>19</v>
+      </c>
+      <c r="B85" s="2">
+        <v>43563</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D85" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E85" s="5">
+        <v>10</v>
+      </c>
+      <c r="F85" t="s">
+        <v>22</v>
+      </c>
+      <c r="G85" s="8"/>
+      <c r="H85" s="8"/>
+      <c r="I85" s="8"/>
+      <c r="J85" s="8"/>
+      <c r="K85" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>23</v>
+      </c>
+      <c r="B86" s="2">
+        <v>43570</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D86" s="16">
+        <v>7.1</v>
+      </c>
+      <c r="E86" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G86" s="8"/>
+      <c r="H86" s="8"/>
+      <c r="I86" s="8"/>
+      <c r="J86" s="8"/>
+      <c r="K86" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D87" s="18">
+        <v>21</v>
+      </c>
+      <c r="E87" s="5">
+        <v>50</v>
+      </c>
+      <c r="F87" t="s">
+        <v>22</v>
+      </c>
+      <c r="G87" s="8"/>
+      <c r="H87" s="8"/>
+      <c r="I87" s="8"/>
+      <c r="J87" s="8"/>
+      <c r="K87" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="20"/>
+      <c r="C88" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D88" s="27">
+        <v>1.07</v>
+      </c>
+      <c r="E88" s="5"/>
+      <c r="G88" s="8"/>
+      <c r="H88" s="8"/>
+      <c r="I88" s="8"/>
+      <c r="J88" s="8"/>
+      <c r="K88" s="19"/>
+    </row>
+    <row r="89" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="20"/>
+      <c r="B89" s="20"/>
+      <c r="C89" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D89" s="12"/>
+      <c r="E89" s="11"/>
+      <c r="F89" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G89" s="15">
+        <v>29</v>
+      </c>
+      <c r="H89" s="25">
+        <v>105</v>
+      </c>
+      <c r="I89" s="15">
+        <v>795</v>
+      </c>
+      <c r="J89" s="15">
+        <v>277</v>
+      </c>
+      <c r="K89" s="15"/>
+    </row>
+    <row r="90" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="127" t="s">
+        <v>65</v>
+      </c>
+      <c r="B90" s="128"/>
+      <c r="C90" s="138"/>
+      <c r="E90" s="21"/>
+      <c r="G90" s="22"/>
+      <c r="H90" s="22"/>
+      <c r="I90" s="22"/>
+      <c r="J90" s="22"/>
+      <c r="K90" s="22"/>
+    </row>
+    <row r="91" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A91" s="20"/>
+      <c r="B91" s="20"/>
+      <c r="C91" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D91" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="E91" s="21"/>
+      <c r="G91" s="22"/>
+      <c r="H91" s="22"/>
+      <c r="I91" s="22"/>
+      <c r="J91" s="22"/>
+      <c r="K91" s="22"/>
+    </row>
+    <row r="92" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B92" s="128"/>
+      <c r="C92" s="138"/>
+      <c r="D92" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E92" s="128"/>
+      <c r="F92" s="138"/>
+      <c r="G92" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H92" s="128"/>
+      <c r="I92" s="128"/>
+      <c r="J92" s="128"/>
+      <c r="K92" s="138"/>
+    </row>
+    <row r="93" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="129"/>
+      <c r="B93" s="130"/>
+      <c r="C93" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H93" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I93" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J93" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K93" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>14</v>
+      </c>
+      <c r="B94" s="2">
+        <v>43522</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D94" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E94" s="5">
+        <v>10</v>
+      </c>
+      <c r="F94" t="s">
+        <v>22</v>
+      </c>
+      <c r="G94" s="6"/>
+      <c r="H94" s="6"/>
+      <c r="I94" s="6"/>
+      <c r="J94" s="6"/>
+      <c r="K94" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>19</v>
+      </c>
+      <c r="B95" s="2">
+        <v>43532</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D95" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E95" s="5">
+        <v>10</v>
+      </c>
+      <c r="F95" t="s">
+        <v>22</v>
+      </c>
+      <c r="G95" s="8"/>
+      <c r="H95" s="8"/>
+      <c r="I95" s="8"/>
+      <c r="J95" s="8"/>
+      <c r="K95" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>23</v>
+      </c>
+      <c r="B96" s="2">
+        <v>43538</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D96" s="16">
+        <v>7</v>
+      </c>
+      <c r="E96" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G96" s="8"/>
+      <c r="H96" s="8"/>
+      <c r="I96" s="8"/>
+      <c r="J96" s="8"/>
+      <c r="K96" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D97" s="18">
+        <v>6</v>
+      </c>
+      <c r="E97" s="5">
+        <v>50</v>
+      </c>
+      <c r="F97" t="s">
+        <v>22</v>
+      </c>
+      <c r="G97" s="8"/>
+      <c r="H97" s="8"/>
+      <c r="I97" s="8"/>
+      <c r="J97" s="8"/>
+      <c r="K97" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="20"/>
+      <c r="C98" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D98" s="27">
+        <v>0.45</v>
+      </c>
+      <c r="E98" s="5"/>
+      <c r="G98" s="8"/>
+      <c r="H98" s="8"/>
+      <c r="I98" s="8"/>
+      <c r="J98" s="8"/>
+      <c r="K98" s="19"/>
+    </row>
+    <row r="99" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="20"/>
+      <c r="B99" s="20"/>
+      <c r="C99" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D99" s="12"/>
+      <c r="E99" s="11"/>
+      <c r="F99" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G99" s="15">
+        <v>28</v>
+      </c>
+      <c r="H99" s="15">
+        <v>84</v>
+      </c>
+      <c r="I99" s="15">
+        <v>522</v>
+      </c>
+      <c r="J99" s="15">
+        <v>270</v>
+      </c>
+      <c r="K99" s="15"/>
+    </row>
+    <row r="100" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="127" t="s">
+        <v>65</v>
+      </c>
+      <c r="B100" s="128"/>
+      <c r="C100" s="138"/>
+      <c r="E100" s="21"/>
+      <c r="G100" s="22"/>
+      <c r="H100" s="22"/>
+      <c r="I100" s="22"/>
+      <c r="J100" s="22"/>
+      <c r="K100" s="22"/>
+    </row>
+    <row r="101" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A101" s="20"/>
+      <c r="B101" s="20"/>
+      <c r="C101" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D101" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="E101" s="21"/>
+      <c r="G101" s="22"/>
+      <c r="H101" s="22"/>
+      <c r="I101" s="22"/>
+      <c r="J101" s="22"/>
+      <c r="K101" s="22"/>
+    </row>
+    <row r="102" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A102" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B102" s="128"/>
+      <c r="C102" s="138"/>
+      <c r="D102" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E102" s="128"/>
+      <c r="F102" s="138"/>
+      <c r="G102" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H102" s="128"/>
+      <c r="I102" s="128"/>
+      <c r="J102" s="128"/>
+      <c r="K102" s="138"/>
+    </row>
+    <row r="103" spans="1:11" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A103" s="129"/>
+      <c r="B103" s="130"/>
+      <c r="C103" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F103" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H103" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I103" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J103" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K103" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B104" s="2">
+        <v>43494</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D104" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E104" s="5">
+        <v>10</v>
+      </c>
+      <c r="F104" t="s">
+        <v>22</v>
+      </c>
+      <c r="G104" s="6"/>
+      <c r="H104" s="6"/>
+      <c r="I104" s="6"/>
+      <c r="J104" s="6"/>
+      <c r="K104" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>19</v>
+      </c>
+      <c r="B105" s="2">
+        <v>43502</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D105" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E105" s="5">
+        <v>10</v>
+      </c>
+      <c r="F105" t="s">
+        <v>22</v>
+      </c>
+      <c r="G105" s="8"/>
+      <c r="H105" s="8"/>
+      <c r="I105" s="8"/>
+      <c r="J105" s="8"/>
+      <c r="K105" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>23</v>
+      </c>
+      <c r="B106" s="2">
+        <v>43503</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D106" s="16">
+        <v>7</v>
+      </c>
+      <c r="E106" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G106" s="8"/>
+      <c r="H106" s="8"/>
+      <c r="I106" s="8"/>
+      <c r="J106" s="8"/>
+      <c r="K106" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A107" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D107" s="18">
+        <v>10</v>
+      </c>
+      <c r="E107" s="5">
+        <v>50</v>
+      </c>
+      <c r="F107" t="s">
+        <v>22</v>
+      </c>
+      <c r="G107" s="8"/>
+      <c r="H107" s="8"/>
+      <c r="I107" s="8"/>
+      <c r="J107" s="8"/>
+      <c r="K107" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A108" s="20"/>
+      <c r="C108" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D108" s="27">
+        <v>0.38</v>
+      </c>
+      <c r="E108" s="5"/>
+      <c r="G108" s="8"/>
+      <c r="H108" s="8"/>
+      <c r="I108" s="8"/>
+      <c r="J108" s="8"/>
+      <c r="K108" s="19"/>
+    </row>
+    <row r="109" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="20"/>
+      <c r="B109" s="20"/>
+      <c r="C109" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D109" s="12"/>
+      <c r="E109" s="11"/>
+      <c r="F109" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G109" s="15">
+        <v>31</v>
+      </c>
+      <c r="H109" s="15">
+        <v>126</v>
+      </c>
+      <c r="I109" s="15">
+        <v>483</v>
+      </c>
+      <c r="J109" s="15">
+        <v>246</v>
+      </c>
+      <c r="K109" s="15"/>
+    </row>
+    <row r="110" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A110" s="127" t="s">
+        <v>65</v>
+      </c>
+      <c r="B110" s="128"/>
+      <c r="C110" s="138"/>
+      <c r="E110" s="21"/>
+      <c r="G110" s="22"/>
+      <c r="H110" s="22"/>
+      <c r="I110" s="22"/>
+      <c r="J110" s="22"/>
+      <c r="K110" s="22"/>
+    </row>
+    <row r="111" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A111" s="20"/>
+      <c r="B111" s="20"/>
+      <c r="C111" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D111" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="E111" s="21"/>
+      <c r="G111" s="22"/>
+      <c r="H111" s="22"/>
+      <c r="I111" s="22"/>
+      <c r="J111" s="22"/>
+      <c r="K111" s="22"/>
+    </row>
+    <row r="112" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A112" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="E112"/>
+      <c r="I112"/>
+    </row>
+    <row r="113" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E113"/>
+      <c r="I113"/>
+    </row>
+    <row r="114" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E114"/>
+      <c r="I114"/>
+    </row>
+    <row r="115" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E115"/>
+      <c r="I115"/>
+    </row>
+    <row r="116" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E116"/>
+      <c r="I116"/>
+    </row>
+    <row r="117" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E117"/>
+      <c r="I117"/>
+    </row>
+    <row r="118" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E118"/>
+      <c r="I118"/>
+    </row>
+    <row r="119" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E119"/>
+      <c r="I119"/>
+    </row>
+    <row r="120" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E120"/>
+      <c r="I120"/>
+    </row>
+    <row r="121" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E121"/>
+      <c r="I121"/>
+    </row>
+    <row r="122" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E122"/>
+      <c r="I122"/>
+    </row>
+    <row r="123" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E123"/>
+      <c r="I123"/>
+    </row>
+    <row r="124" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E124"/>
+      <c r="I124"/>
+    </row>
+    <row r="125" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E125"/>
+      <c r="I125"/>
+    </row>
+    <row r="126" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E126"/>
+      <c r="I126"/>
+    </row>
+    <row r="127" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E127"/>
+      <c r="I127"/>
+    </row>
+    <row r="128" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E128"/>
+      <c r="I128"/>
+    </row>
+    <row r="129" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E129"/>
+      <c r="I129"/>
+    </row>
+    <row r="130" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E130"/>
+      <c r="I130"/>
+    </row>
+    <row r="131" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E131"/>
+      <c r="I131"/>
+    </row>
+    <row r="132" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E132"/>
+      <c r="I132"/>
+    </row>
+    <row r="133" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E133"/>
+      <c r="I133"/>
+    </row>
+    <row r="134" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E134"/>
+      <c r="I134"/>
+    </row>
+    <row r="135" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E135"/>
+      <c r="I135"/>
+    </row>
+    <row r="136" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E136"/>
+      <c r="I136"/>
+    </row>
+    <row r="137" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E137"/>
+      <c r="I137"/>
+    </row>
+    <row r="138" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E138"/>
+      <c r="I138"/>
+    </row>
+    <row r="139" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E139"/>
+      <c r="I139"/>
+    </row>
+    <row r="140" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E140"/>
+      <c r="I140"/>
+    </row>
+    <row r="141" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E141"/>
+      <c r="I141"/>
+    </row>
+    <row r="142" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E142"/>
+      <c r="I142"/>
+    </row>
+    <row r="143" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E143"/>
+      <c r="I143"/>
+    </row>
+    <row r="144" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E144"/>
+      <c r="I144"/>
+    </row>
+    <row r="145" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E145"/>
+      <c r="I145"/>
+    </row>
+    <row r="146" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E146"/>
+      <c r="I146"/>
+    </row>
+    <row r="147" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E147"/>
+      <c r="I147"/>
+    </row>
+    <row r="148" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E148"/>
+      <c r="I148"/>
+    </row>
+    <row r="149" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E149"/>
+      <c r="I149"/>
+    </row>
+    <row r="150" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E150"/>
+      <c r="I150"/>
+    </row>
+    <row r="151" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E151"/>
+      <c r="I151"/>
+    </row>
+    <row r="152" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E152"/>
+      <c r="I152"/>
+    </row>
+    <row r="153" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E153"/>
+      <c r="I153"/>
+    </row>
+    <row r="154" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E154"/>
+      <c r="I154"/>
+    </row>
+    <row r="155" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E155"/>
+      <c r="I155"/>
+    </row>
+    <row r="156" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E156"/>
+      <c r="I156"/>
+    </row>
+    <row r="157" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E157"/>
+      <c r="I157"/>
+    </row>
+    <row r="158" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E158"/>
+      <c r="I158"/>
+    </row>
+    <row r="159" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E159"/>
+      <c r="I159"/>
+    </row>
+    <row r="160" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E160"/>
+      <c r="I160"/>
+    </row>
+    <row r="161" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E161"/>
+      <c r="I161"/>
+    </row>
+    <row r="162" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E162"/>
+      <c r="I162"/>
+    </row>
+    <row r="163" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E163"/>
+      <c r="I163"/>
+    </row>
+    <row r="164" spans="5:9" x14ac:dyDescent="0.25">
+      <c r="E164"/>
+      <c r="I164"/>
+    </row>
+  </sheetData>
+  <mergeCells count="57">
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="D24:F24"/>
+    <mergeCell ref="G24:K24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="D31:F31"/>
+    <mergeCell ref="G31:K31"/>
+    <mergeCell ref="A59:C59"/>
+    <mergeCell ref="A61:C61"/>
+    <mergeCell ref="D61:F61"/>
+    <mergeCell ref="G61:K61"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="A51:C51"/>
+    <mergeCell ref="D51:F51"/>
+    <mergeCell ref="G51:K51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="D41:F41"/>
+    <mergeCell ref="G41:K41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A49:C49"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="G102:K102"/>
+    <mergeCell ref="G92:K92"/>
+    <mergeCell ref="A80:C80"/>
+    <mergeCell ref="A82:C82"/>
+    <mergeCell ref="D82:F82"/>
+    <mergeCell ref="G82:K82"/>
+    <mergeCell ref="A83:B83"/>
+    <mergeCell ref="A69:C69"/>
+    <mergeCell ref="A72:C72"/>
+    <mergeCell ref="D72:F72"/>
+    <mergeCell ref="G72:K72"/>
+    <mergeCell ref="A73:B73"/>
+    <mergeCell ref="A103:B103"/>
+    <mergeCell ref="A110:C110"/>
+    <mergeCell ref="A90:C90"/>
+    <mergeCell ref="A92:C92"/>
+    <mergeCell ref="D92:F92"/>
+    <mergeCell ref="A93:B93"/>
+    <mergeCell ref="A100:C100"/>
+    <mergeCell ref="A102:C102"/>
+    <mergeCell ref="D102:F102"/>
+    <mergeCell ref="A17:C17"/>
+    <mergeCell ref="D17:F17"/>
+    <mergeCell ref="G17:K17"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="D1:K1"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="G10:K10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:K4"/>
+    <mergeCell ref="A5:B5"/>
+  </mergeCells>
+  <printOptions gridLines="1"/>
+  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:K105"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.6640625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="10.44140625" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" customWidth="1"/>
+    <col min="3" max="3" width="20.6640625" customWidth="1"/>
+    <col min="4" max="4" width="15.6640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.6640625" style="9" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.44140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.33203125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.44140625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="13.6640625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D1" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="E1" s="126"/>
+      <c r="F1" s="126"/>
+      <c r="G1" s="126"/>
+      <c r="H1" s="126"/>
+      <c r="I1" s="126"/>
+      <c r="J1" s="126"/>
+      <c r="K1" s="126"/>
+    </row>
+    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="2"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="5"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="8"/>
+      <c r="J2" s="8"/>
+      <c r="K2" s="17"/>
+    </row>
+    <row r="3" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="2"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="5"/>
+      <c r="G3" s="8"/>
+      <c r="H3" s="8"/>
+      <c r="I3" s="8"/>
+      <c r="J3" s="8"/>
+      <c r="K3" s="17"/>
+    </row>
+    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" s="128"/>
+      <c r="C4" s="138"/>
+      <c r="D4" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="128"/>
+      <c r="F4" s="138"/>
+      <c r="G4" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H4" s="128"/>
+      <c r="I4" s="128"/>
+      <c r="J4" s="128"/>
+      <c r="K4" s="138"/>
+    </row>
+    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="129"/>
+      <c r="B5" s="130"/>
+      <c r="C5" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="2">
+        <v>43452</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E6" s="5">
+        <v>10</v>
+      </c>
+      <c r="F6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="2">
+        <v>43470</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D7" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E7" s="5">
+        <v>10</v>
+      </c>
+      <c r="F7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="8"/>
+      <c r="H7" s="8"/>
+      <c r="I7" s="8"/>
+      <c r="J7" s="8"/>
+      <c r="K7" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="2">
+        <v>43475</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="16">
+        <v>6.4</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G8" s="8"/>
+      <c r="H8" s="8"/>
+      <c r="I8" s="8"/>
+      <c r="J8" s="8"/>
+      <c r="K8" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="20"/>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="18">
+        <v>15</v>
+      </c>
+      <c r="E9" s="5">
+        <v>50</v>
+      </c>
+      <c r="F9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" s="8"/>
+      <c r="H9" s="8"/>
+      <c r="I9" s="8"/>
+      <c r="J9" s="8"/>
+      <c r="K9" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="26">
+        <v>2.52</v>
+      </c>
+      <c r="E10" s="5"/>
+      <c r="F10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="8"/>
+      <c r="H10" s="8"/>
+      <c r="I10" s="8"/>
+      <c r="J10" s="8"/>
+      <c r="K10" s="17"/>
+    </row>
+    <row r="11" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="20"/>
+      <c r="B11" s="20"/>
+      <c r="C11" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="12"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G11" s="15">
+        <v>30</v>
+      </c>
+      <c r="H11" s="15">
+        <v>40</v>
+      </c>
+      <c r="I11" s="15">
+        <v>1268</v>
+      </c>
+      <c r="J11" s="15">
+        <v>362</v>
+      </c>
+      <c r="K11" s="15"/>
+    </row>
+    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="127" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="128"/>
+      <c r="C12" s="138"/>
+      <c r="E12" s="21"/>
+      <c r="G12" s="22"/>
+      <c r="H12" s="22"/>
+      <c r="I12" s="22"/>
+      <c r="J12" s="22"/>
+      <c r="K12" s="22"/>
+    </row>
+    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="20"/>
+      <c r="B13" s="20"/>
+      <c r="C13" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="E13" s="21"/>
+      <c r="G13" s="22"/>
+      <c r="H13" s="22"/>
+      <c r="I13" s="22"/>
+      <c r="J13" s="22"/>
+      <c r="K13" s="22"/>
+    </row>
+    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="128"/>
+      <c r="C14" s="138"/>
+      <c r="D14" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E14" s="128"/>
+      <c r="F14" s="138"/>
+      <c r="G14" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H14" s="128"/>
+      <c r="I14" s="128"/>
+      <c r="J14" s="128"/>
+      <c r="K14" s="138"/>
+    </row>
+    <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="129"/>
+      <c r="B15" s="130"/>
+      <c r="C15" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="2">
+        <v>43431</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D16" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E16" s="5">
+        <v>10</v>
+      </c>
+      <c r="F16" t="s">
+        <v>22</v>
+      </c>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="2">
+        <v>43440</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E17" s="5">
+        <v>10</v>
+      </c>
+      <c r="F17" t="s">
+        <v>22</v>
+      </c>
+      <c r="G17" s="8"/>
+      <c r="H17" s="8"/>
+      <c r="I17" s="8"/>
+      <c r="J17" s="8"/>
+      <c r="K17" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="2">
+        <v>43441</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="16">
+        <v>6.8</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" s="8"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="8"/>
+      <c r="K18" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="20"/>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="18">
+        <v>8</v>
+      </c>
+      <c r="E19" s="5">
+        <v>50</v>
+      </c>
+      <c r="F19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G19" s="8"/>
+      <c r="H19" s="8"/>
+      <c r="I19" s="8"/>
+      <c r="J19" s="8"/>
+      <c r="K19" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" s="26">
+        <v>0.78</v>
+      </c>
+      <c r="E20" s="5"/>
+      <c r="F20" t="s">
+        <v>22</v>
+      </c>
+      <c r="G20" s="8"/>
+      <c r="H20" s="8"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="8"/>
+      <c r="K20" s="17"/>
+    </row>
+    <row r="21" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="20"/>
+      <c r="B21" s="20"/>
+      <c r="C21" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="12"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G21" s="15">
+        <v>30</v>
+      </c>
+      <c r="H21" s="15">
+        <v>80</v>
+      </c>
+      <c r="I21" s="15">
+        <v>337</v>
+      </c>
+      <c r="J21" s="15">
+        <v>234</v>
+      </c>
+      <c r="K21" s="15"/>
+    </row>
+    <row r="22" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="127" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" s="128"/>
+      <c r="C22" s="138"/>
+      <c r="E22" s="21"/>
+      <c r="G22" s="22"/>
+      <c r="H22" s="22"/>
+      <c r="I22" s="22"/>
+      <c r="J22" s="22"/>
+      <c r="K22" s="22"/>
+    </row>
+    <row r="23" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="20"/>
+      <c r="B23" s="20"/>
+      <c r="C23" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D23" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="E23" s="21"/>
+      <c r="G23" s="22"/>
+      <c r="H23" s="22"/>
+      <c r="I23" s="22"/>
+      <c r="J23" s="22"/>
+      <c r="K23" s="22"/>
+    </row>
+    <row r="24" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="128"/>
+      <c r="C24" s="138"/>
+      <c r="D24" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E24" s="128"/>
+      <c r="F24" s="138"/>
+      <c r="G24" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H24" s="128"/>
+      <c r="I24" s="128"/>
+      <c r="J24" s="128"/>
+      <c r="K24" s="138"/>
+    </row>
+    <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="129"/>
+      <c r="B25" s="130"/>
+      <c r="C25" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" s="2">
+        <v>43403</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D26" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E26" s="5">
+        <v>10</v>
+      </c>
+      <c r="F26" t="s">
+        <v>22</v>
+      </c>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>19</v>
+      </c>
+      <c r="B27" s="2">
+        <v>43414</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D27" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E27" s="5">
+        <v>10</v>
+      </c>
+      <c r="F27" t="s">
+        <v>22</v>
+      </c>
+      <c r="G27" s="8"/>
+      <c r="H27" s="8"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="8"/>
+      <c r="K27" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="2">
+        <v>43417</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="16">
+        <v>6.8</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" s="8"/>
+      <c r="H28" s="8"/>
+      <c r="I28" s="8"/>
+      <c r="J28" s="8"/>
+      <c r="K28" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="20"/>
+      <c r="C29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" s="18">
+        <v>5</v>
+      </c>
+      <c r="E29" s="5">
+        <v>50</v>
+      </c>
+      <c r="F29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G29" s="8"/>
+      <c r="H29" s="8"/>
+      <c r="I29" s="8"/>
+      <c r="J29" s="8"/>
+      <c r="K29" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D30" s="26">
+        <v>0.48</v>
+      </c>
+      <c r="E30" s="5"/>
+      <c r="F30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G30" s="8"/>
+      <c r="H30" s="8"/>
+      <c r="I30" s="8"/>
+      <c r="J30" s="8"/>
+      <c r="K30" s="17"/>
+    </row>
+    <row r="31" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="20"/>
+      <c r="B31" s="20"/>
+      <c r="C31" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D31" s="12"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G31" s="15">
+        <v>30</v>
+      </c>
+      <c r="H31" s="15">
+        <v>125</v>
+      </c>
+      <c r="I31" s="15">
+        <v>265</v>
+      </c>
+      <c r="J31" s="15">
+        <v>221</v>
+      </c>
+      <c r="K31" s="15"/>
+    </row>
+    <row r="32" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="127" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="128"/>
+      <c r="C32" s="138"/>
+      <c r="E32" s="21"/>
+      <c r="G32" s="22"/>
+      <c r="H32" s="22"/>
+      <c r="I32" s="22"/>
+      <c r="J32" s="22"/>
+      <c r="K32" s="22"/>
+    </row>
+    <row r="33" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="20"/>
+      <c r="B33" s="20"/>
+      <c r="C33" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D33" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="E33" s="21"/>
+      <c r="G33" s="22"/>
+      <c r="H33" s="22"/>
+      <c r="I33" s="22"/>
+      <c r="J33" s="22"/>
+      <c r="K33" s="22"/>
+    </row>
+    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B34" s="128"/>
+      <c r="C34" s="138"/>
+      <c r="D34" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E34" s="128"/>
+      <c r="F34" s="138"/>
+      <c r="G34" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H34" s="128"/>
+      <c r="I34" s="128"/>
+      <c r="J34" s="128"/>
+      <c r="K34" s="138"/>
+    </row>
+    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="129"/>
+      <c r="B35" s="130"/>
+      <c r="C35" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" s="2">
+        <v>43368</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D36" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E36" s="5">
+        <v>10</v>
+      </c>
+      <c r="F36" t="s">
+        <v>22</v>
+      </c>
+      <c r="G36" s="6"/>
+      <c r="H36" s="6"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>19</v>
+      </c>
+      <c r="B37" s="2">
+        <v>43376</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D37" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E37" s="5">
+        <v>10</v>
+      </c>
+      <c r="F37" t="s">
+        <v>22</v>
+      </c>
+      <c r="G37" s="8"/>
+      <c r="H37" s="8"/>
+      <c r="I37" s="8"/>
+      <c r="J37" s="8"/>
+      <c r="K37" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>23</v>
+      </c>
+      <c r="B38" s="2">
+        <v>43381</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="16">
+        <v>6.5</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G38" s="8"/>
+      <c r="H38" s="8"/>
+      <c r="I38" s="8"/>
+      <c r="J38" s="8"/>
+      <c r="K38" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="20"/>
+      <c r="C39" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D39" s="18">
+        <v>6</v>
+      </c>
+      <c r="E39" s="5">
+        <v>50</v>
+      </c>
+      <c r="F39" t="s">
+        <v>22</v>
+      </c>
+      <c r="G39" s="8"/>
+      <c r="H39" s="8"/>
+      <c r="I39" s="8"/>
+      <c r="J39" s="8"/>
+      <c r="K39" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D40" s="26">
+        <v>0.71</v>
+      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" t="s">
+        <v>22</v>
+      </c>
+      <c r="G40" s="8"/>
+      <c r="H40" s="8"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="17"/>
+    </row>
+    <row r="41" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="10"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D41" s="12"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G41" s="15">
+        <v>30</v>
+      </c>
+      <c r="H41" s="15">
+        <v>115</v>
+      </c>
+      <c r="I41" s="15">
+        <v>380</v>
+      </c>
+      <c r="J41" s="15">
+        <v>232</v>
+      </c>
+      <c r="K41" s="15"/>
+    </row>
+    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B42" s="128"/>
+      <c r="C42" s="138"/>
+      <c r="D42" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E42" s="128"/>
+      <c r="F42" s="138"/>
+      <c r="G42" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H42" s="128"/>
+      <c r="I42" s="128"/>
+      <c r="J42" s="128"/>
+      <c r="K42" s="138"/>
+    </row>
+    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="129"/>
+      <c r="B43" s="130"/>
+      <c r="C43" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K43" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44" s="2">
+        <v>43340</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D44" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E44" s="5">
+        <v>10</v>
+      </c>
+      <c r="F44" t="s">
+        <v>22</v>
+      </c>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="6"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B45" s="2">
+        <v>43349</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D45" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E45" s="5">
+        <v>10</v>
+      </c>
+      <c r="F45" t="s">
+        <v>22</v>
+      </c>
+      <c r="G45" s="8"/>
+      <c r="H45" s="8"/>
+      <c r="I45" s="8"/>
+      <c r="J45" s="8"/>
+      <c r="K45" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>23</v>
+      </c>
+      <c r="B46" s="2">
+        <v>43350</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D46" s="16">
+        <v>6.6</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G46" s="8"/>
+      <c r="H46" s="8"/>
+      <c r="I46" s="8"/>
+      <c r="J46" s="8"/>
+      <c r="K46" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="20"/>
+      <c r="C47" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D47" s="18">
+        <v>9</v>
+      </c>
+      <c r="E47" s="5">
+        <v>50</v>
+      </c>
+      <c r="F47" t="s">
+        <v>22</v>
+      </c>
+      <c r="G47" s="8"/>
+      <c r="H47" s="8"/>
+      <c r="I47" s="8"/>
+      <c r="J47" s="8"/>
+      <c r="K47" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C48" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D48" s="26">
+        <v>0.64</v>
+      </c>
+      <c r="E48" s="5"/>
+      <c r="F48" t="s">
+        <v>22</v>
+      </c>
+      <c r="G48" s="8"/>
+      <c r="H48" s="8"/>
+      <c r="I48" s="8"/>
+      <c r="J48" s="8"/>
+      <c r="K48" s="17"/>
+    </row>
+    <row r="49" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="10"/>
+      <c r="B49" s="10"/>
+      <c r="C49" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D49" s="12"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G49" s="15">
+        <v>31</v>
+      </c>
+      <c r="H49" s="15">
+        <v>83</v>
+      </c>
+      <c r="I49" s="15">
+        <v>422</v>
+      </c>
+      <c r="J49" s="15">
+        <v>233</v>
+      </c>
+      <c r="K49" s="15"/>
+    </row>
+    <row r="50" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B50" s="128"/>
+      <c r="C50" s="138"/>
+      <c r="D50" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E50" s="128"/>
+      <c r="F50" s="138"/>
+      <c r="G50" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H50" s="128"/>
+      <c r="I50" s="128"/>
+      <c r="J50" s="128"/>
+      <c r="K50" s="138"/>
+    </row>
+    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="129"/>
+      <c r="B51" s="130"/>
+      <c r="C51" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J51" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K51" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>14</v>
+      </c>
+      <c r="B52" s="2">
+        <v>43305</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D52" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E52" s="5">
+        <v>10</v>
+      </c>
+      <c r="F52" t="s">
+        <v>22</v>
+      </c>
+      <c r="G52" s="6"/>
+      <c r="H52" s="6"/>
+      <c r="I52" s="6"/>
+      <c r="J52" s="6"/>
+      <c r="K52" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>19</v>
+      </c>
+      <c r="B53" s="2">
+        <v>43313</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D53" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E53" s="5">
+        <v>10</v>
+      </c>
+      <c r="F53" t="s">
+        <v>22</v>
+      </c>
+      <c r="G53" s="8"/>
+      <c r="H53" s="8"/>
+      <c r="I53" s="8"/>
+      <c r="J53" s="8"/>
+      <c r="K53" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>23</v>
+      </c>
+      <c r="B54" s="2">
+        <v>43327</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D54" s="16">
+        <v>7</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54" s="8"/>
+      <c r="H54" s="8"/>
+      <c r="I54" s="8"/>
+      <c r="J54" s="8"/>
+      <c r="K54" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="20"/>
+      <c r="C55" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D55" s="18">
+        <v>3</v>
+      </c>
+      <c r="E55" s="5">
+        <v>50</v>
+      </c>
+      <c r="F55" t="s">
+        <v>22</v>
+      </c>
+      <c r="G55" s="8"/>
+      <c r="H55" s="8"/>
+      <c r="I55" s="8"/>
+      <c r="J55" s="8"/>
+      <c r="K55" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C56" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D56" s="26">
+        <v>0.63</v>
+      </c>
+      <c r="E56" s="5"/>
+      <c r="F56" t="s">
+        <v>22</v>
+      </c>
+      <c r="G56" s="8"/>
+      <c r="H56" s="8"/>
+      <c r="I56" s="8"/>
+      <c r="J56" s="8"/>
+      <c r="K56" s="17"/>
+    </row>
+    <row r="57" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="10"/>
+      <c r="B57" s="10"/>
+      <c r="C57" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D57" s="12"/>
+      <c r="E57" s="11"/>
+      <c r="F57" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G57" s="15">
+        <v>31</v>
+      </c>
+      <c r="H57" s="15">
+        <v>156</v>
+      </c>
+      <c r="I57" s="15">
+        <v>678</v>
+      </c>
+      <c r="J57" s="15">
+        <v>343</v>
+      </c>
+      <c r="K57" s="15"/>
+    </row>
+    <row r="58" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B58" s="128"/>
+      <c r="C58" s="138"/>
+      <c r="D58" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E58" s="128"/>
+      <c r="F58" s="138"/>
+      <c r="G58" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H58" s="128"/>
+      <c r="I58" s="128"/>
+      <c r="J58" s="128"/>
+      <c r="K58" s="138"/>
+    </row>
+    <row r="59" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="129"/>
+      <c r="B59" s="130"/>
+      <c r="C59" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I59" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J59" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K59" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>14</v>
+      </c>
+      <c r="B60" s="2">
+        <v>43277</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D60" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E60" s="5">
+        <v>10</v>
+      </c>
+      <c r="F60" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="6"/>
+      <c r="H60" s="6"/>
+      <c r="I60" s="6"/>
+      <c r="J60" s="6"/>
+      <c r="K60" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>19</v>
+      </c>
+      <c r="B61" s="2">
+        <v>43285</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D61" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E61" s="5">
+        <v>10</v>
+      </c>
+      <c r="F61" t="s">
+        <v>22</v>
+      </c>
+      <c r="G61" s="8"/>
+      <c r="H61" s="8"/>
+      <c r="I61" s="8"/>
+      <c r="J61" s="8"/>
+      <c r="K61" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>23</v>
+      </c>
+      <c r="B62" s="2">
+        <v>43290</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D62" s="16">
+        <v>6.8</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G62" s="8"/>
+      <c r="H62" s="8"/>
+      <c r="I62" s="8"/>
+      <c r="J62" s="8"/>
+      <c r="K62" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="20"/>
+      <c r="C63" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D63" s="18">
+        <v>6</v>
+      </c>
+      <c r="E63" s="5">
+        <v>50</v>
+      </c>
+      <c r="F63" t="s">
+        <v>22</v>
+      </c>
+      <c r="G63" s="8"/>
+      <c r="H63" s="8"/>
+      <c r="I63" s="8"/>
+      <c r="J63" s="8"/>
+      <c r="K63" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C64" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D64" s="26">
+        <v>0.91</v>
+      </c>
+      <c r="E64" s="5"/>
+      <c r="F64" t="s">
+        <v>22</v>
+      </c>
+      <c r="G64" s="8"/>
+      <c r="H64" s="8"/>
+      <c r="I64" s="8"/>
+      <c r="J64" s="8"/>
+      <c r="K64" s="17"/>
+    </row>
+    <row r="65" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="10"/>
+      <c r="B65" s="10"/>
+      <c r="C65" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D65" s="12"/>
+      <c r="E65" s="11"/>
+      <c r="F65" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G65" s="15">
+        <v>30</v>
+      </c>
+      <c r="H65" s="15">
+        <v>82</v>
+      </c>
+      <c r="I65" s="15">
+        <v>285</v>
+      </c>
+      <c r="J65" s="15">
+        <v>184</v>
+      </c>
+      <c r="K65" s="15"/>
+    </row>
+    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B66" s="128"/>
+      <c r="C66" s="138"/>
+      <c r="D66" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E66" s="128"/>
+      <c r="F66" s="138"/>
+      <c r="G66" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H66" s="128"/>
+      <c r="I66" s="128"/>
+      <c r="J66" s="128"/>
+      <c r="K66" s="138"/>
+    </row>
+    <row r="67" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="129"/>
+      <c r="B67" s="130"/>
+      <c r="C67" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I67" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J67" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K67" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" s="2">
+        <v>43249</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D68" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E68" s="5">
+        <v>10</v>
+      </c>
+      <c r="F68" t="s">
+        <v>22</v>
+      </c>
+      <c r="G68" s="6"/>
+      <c r="H68" s="6"/>
+      <c r="I68" s="6"/>
+      <c r="J68" s="6"/>
+      <c r="K68" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>19</v>
+      </c>
+      <c r="B69" s="2">
+        <v>43258</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D69" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E69" s="5">
+        <v>10</v>
+      </c>
+      <c r="F69" t="s">
+        <v>22</v>
+      </c>
+      <c r="G69" s="8"/>
+      <c r="H69" s="8"/>
+      <c r="I69" s="8"/>
+      <c r="J69" s="8"/>
+      <c r="K69" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>23</v>
+      </c>
+      <c r="B70" s="2">
+        <v>43264</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D70" s="16">
+        <v>7</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G70" s="8"/>
+      <c r="H70" s="8"/>
+      <c r="I70" s="8"/>
+      <c r="J70" s="8"/>
+      <c r="K70" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="20"/>
+      <c r="C71" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D71" s="18">
+        <v>4</v>
+      </c>
+      <c r="E71" s="5">
+        <v>50</v>
+      </c>
+      <c r="F71" t="s">
+        <v>22</v>
+      </c>
+      <c r="G71" s="8"/>
+      <c r="H71" s="8"/>
+      <c r="I71" s="8"/>
+      <c r="J71" s="8"/>
+      <c r="K71" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C72" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D72" s="26">
+        <v>0.36</v>
+      </c>
+      <c r="E72" s="5"/>
+      <c r="F72" t="s">
+        <v>22</v>
+      </c>
+      <c r="G72" s="8"/>
+      <c r="H72" s="8"/>
+      <c r="I72" s="8"/>
+      <c r="J72" s="8"/>
+      <c r="K72" s="17"/>
+    </row>
+    <row r="73" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="10"/>
+      <c r="B73" s="10"/>
+      <c r="C73" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D73" s="12"/>
+      <c r="E73" s="11"/>
+      <c r="F73" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G73" s="15">
+        <v>28</v>
+      </c>
+      <c r="H73" s="15">
+        <v>40</v>
+      </c>
+      <c r="I73" s="15">
+        <v>245</v>
+      </c>
+      <c r="J73" s="15">
+        <v>146</v>
+      </c>
+      <c r="K73" s="15"/>
+    </row>
+    <row r="74" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B74" s="128"/>
+      <c r="C74" s="138"/>
+      <c r="D74" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E74" s="128"/>
+      <c r="F74" s="138"/>
+      <c r="G74" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H74" s="128"/>
+      <c r="I74" s="128"/>
+      <c r="J74" s="128"/>
+      <c r="K74" s="138"/>
+    </row>
+    <row r="75" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="129"/>
+      <c r="B75" s="130"/>
+      <c r="C75" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I75" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J75" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K75" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>14</v>
+      </c>
+      <c r="B76" s="2">
+        <v>43207</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D76" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E76" s="5">
+        <v>10</v>
+      </c>
+      <c r="F76" t="s">
+        <v>22</v>
+      </c>
+      <c r="G76" s="6"/>
+      <c r="H76" s="6"/>
+      <c r="I76" s="6"/>
+      <c r="J76" s="6"/>
+      <c r="K76" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>19</v>
+      </c>
+      <c r="B77" s="2">
+        <v>43217</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D77" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E77" s="5">
+        <v>10</v>
+      </c>
+      <c r="F77" t="s">
+        <v>22</v>
+      </c>
+      <c r="G77" s="8"/>
+      <c r="H77" s="8"/>
+      <c r="I77" s="8"/>
+      <c r="J77" s="8"/>
+      <c r="K77" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>23</v>
+      </c>
+      <c r="B78" s="2">
+        <v>43236</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D78" s="16">
+        <v>6.9</v>
+      </c>
+      <c r="E78" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G78" s="8"/>
+      <c r="H78" s="8"/>
+      <c r="I78" s="8"/>
+      <c r="J78" s="8"/>
+      <c r="K78" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="20"/>
+      <c r="C79" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D79" s="18">
+        <v>4</v>
+      </c>
+      <c r="E79" s="5">
+        <v>50</v>
+      </c>
+      <c r="F79" t="s">
+        <v>22</v>
+      </c>
+      <c r="G79" s="8"/>
+      <c r="H79" s="8"/>
+      <c r="I79" s="8"/>
+      <c r="J79" s="8"/>
+      <c r="K79" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C80" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D80" s="26">
+        <v>0.65</v>
+      </c>
+      <c r="E80" s="5"/>
+      <c r="F80" t="s">
+        <v>22</v>
+      </c>
+      <c r="G80" s="8"/>
+      <c r="H80" s="8"/>
+      <c r="I80" s="8"/>
+      <c r="J80" s="8"/>
+      <c r="K80" s="17"/>
+    </row>
+    <row r="81" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="10"/>
+      <c r="B81" s="10"/>
+      <c r="C81" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D81" s="12"/>
+      <c r="E81" s="11"/>
+      <c r="F81" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G81" s="15">
+        <v>20</v>
+      </c>
+      <c r="H81" s="15">
+        <v>42</v>
+      </c>
+      <c r="I81" s="15">
+        <v>411</v>
+      </c>
+      <c r="J81" s="15">
+        <v>170</v>
+      </c>
+      <c r="K81" s="15"/>
+    </row>
+    <row r="82" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B82" s="128"/>
+      <c r="C82" s="138"/>
+      <c r="D82" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E82" s="128"/>
+      <c r="F82" s="138"/>
+      <c r="G82" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H82" s="128"/>
+      <c r="I82" s="128"/>
+      <c r="J82" s="128"/>
+      <c r="K82" s="138"/>
+    </row>
+    <row r="83" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="129"/>
+      <c r="B83" s="130"/>
+      <c r="C83" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I83" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J83" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K83" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>14</v>
+      </c>
+      <c r="B84" s="2">
+        <v>43187</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D84" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E84" s="5">
+        <v>10</v>
+      </c>
+      <c r="F84" t="s">
+        <v>22</v>
+      </c>
+      <c r="G84" s="6"/>
+      <c r="H84" s="6"/>
+      <c r="I84" s="6"/>
+      <c r="J84" s="6"/>
+      <c r="K84" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>19</v>
+      </c>
+      <c r="B85" s="2">
+        <v>43197</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D85" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E85" s="5">
+        <v>10</v>
+      </c>
+      <c r="F85" t="s">
+        <v>22</v>
+      </c>
+      <c r="G85" s="8"/>
+      <c r="H85" s="8"/>
+      <c r="I85" s="8"/>
+      <c r="J85" s="8"/>
+      <c r="K85" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>23</v>
+      </c>
+      <c r="B86" s="2">
+        <v>43203</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D86" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="E86" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G86" s="8"/>
+      <c r="H86" s="8"/>
+      <c r="I86" s="8"/>
+      <c r="J86" s="8"/>
+      <c r="K86" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="20"/>
+      <c r="C87" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D87" s="18">
+        <v>3</v>
+      </c>
+      <c r="E87" s="5">
+        <v>50</v>
+      </c>
+      <c r="F87" t="s">
+        <v>22</v>
+      </c>
+      <c r="G87" s="8"/>
+      <c r="H87" s="8"/>
+      <c r="I87" s="8"/>
+      <c r="J87" s="8"/>
+      <c r="K87" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C88" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D88" s="26">
+        <v>0.38</v>
+      </c>
+      <c r="E88" s="5"/>
+      <c r="F88" t="s">
+        <v>22</v>
+      </c>
+      <c r="G88" s="8"/>
+      <c r="H88" s="8"/>
+      <c r="I88" s="8"/>
+      <c r="J88" s="8"/>
+      <c r="K88" s="17"/>
+    </row>
+    <row r="89" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="10"/>
+      <c r="B89" s="10"/>
+      <c r="C89" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D89" s="12"/>
+      <c r="E89" s="11"/>
+      <c r="F89" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G89" s="15">
+        <v>30</v>
+      </c>
+      <c r="H89" s="15">
+        <v>83</v>
+      </c>
+      <c r="I89" s="15">
+        <v>295</v>
+      </c>
+      <c r="J89" s="15">
+        <v>169</v>
+      </c>
+      <c r="K89" s="15"/>
+    </row>
+    <row r="90" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B90" s="128"/>
+      <c r="C90" s="138"/>
+      <c r="D90" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E90" s="128"/>
+      <c r="F90" s="138"/>
+      <c r="G90" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H90" s="128"/>
+      <c r="I90" s="128"/>
+      <c r="J90" s="128"/>
+      <c r="K90" s="138"/>
+    </row>
+    <row r="91" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="129"/>
+      <c r="B91" s="130"/>
+      <c r="C91" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I91" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J91" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K91" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>14</v>
+      </c>
+      <c r="B92" s="2">
+        <v>43158</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D92" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E92" s="5">
+        <v>10</v>
+      </c>
+      <c r="F92" t="s">
+        <v>22</v>
+      </c>
+      <c r="G92" s="6"/>
+      <c r="H92" s="6"/>
+      <c r="I92" s="6"/>
+      <c r="J92" s="6"/>
+      <c r="K92" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>19</v>
+      </c>
+      <c r="B93" s="2">
+        <v>43169</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D93" s="18">
+        <v>6</v>
+      </c>
+      <c r="E93" s="5">
+        <v>10</v>
+      </c>
+      <c r="F93" t="s">
+        <v>22</v>
+      </c>
+      <c r="G93" s="8"/>
+      <c r="H93" s="8"/>
+      <c r="I93" s="8"/>
+      <c r="J93" s="8"/>
+      <c r="K93" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>23</v>
+      </c>
+      <c r="B94" s="2">
+        <v>43175</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D94" s="16">
+        <v>7</v>
+      </c>
+      <c r="E94" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G94" s="8"/>
+      <c r="H94" s="8"/>
+      <c r="I94" s="8"/>
+      <c r="J94" s="8"/>
+      <c r="K94" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="20"/>
+      <c r="C95" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D95" s="18">
+        <v>6</v>
+      </c>
+      <c r="E95" s="5">
+        <v>50</v>
+      </c>
+      <c r="F95" t="s">
+        <v>22</v>
+      </c>
+      <c r="G95" s="8"/>
+      <c r="H95" s="8"/>
+      <c r="I95" s="8"/>
+      <c r="J95" s="8"/>
+      <c r="K95" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C96" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D96" s="26">
+        <v>0.63</v>
+      </c>
+      <c r="E96" s="5"/>
+      <c r="F96" t="s">
+        <v>22</v>
+      </c>
+      <c r="G96" s="8"/>
+      <c r="H96" s="8"/>
+      <c r="I96" s="8"/>
+      <c r="J96" s="8"/>
+      <c r="K96" s="17"/>
+    </row>
+    <row r="97" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="10"/>
+      <c r="B97" s="10"/>
+      <c r="C97" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D97" s="12"/>
+      <c r="E97" s="11"/>
+      <c r="F97" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G97" s="15">
+        <v>28</v>
+      </c>
+      <c r="H97" s="15">
+        <v>86</v>
+      </c>
+      <c r="I97" s="15">
+        <v>529</v>
+      </c>
+      <c r="J97" s="15">
+        <v>193</v>
+      </c>
+      <c r="K97" s="15"/>
+    </row>
+    <row r="98" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B98" s="128"/>
+      <c r="C98" s="138"/>
+      <c r="D98" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E98" s="128"/>
+      <c r="F98" s="138"/>
+      <c r="G98" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="H98" s="128"/>
+      <c r="I98" s="128"/>
+      <c r="J98" s="128"/>
+      <c r="K98" s="138"/>
+    </row>
+    <row r="99" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="129"/>
+      <c r="B99" s="130"/>
+      <c r="C99" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F99" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H99" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I99" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J99" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="K99" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>14</v>
+      </c>
+      <c r="B100" s="2">
+        <v>43130</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D100" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E100" s="5">
+        <v>10</v>
+      </c>
+      <c r="F100" t="s">
+        <v>22</v>
+      </c>
+      <c r="G100" s="6"/>
+      <c r="H100" s="6"/>
+      <c r="I100" s="6"/>
+      <c r="J100" s="6"/>
+      <c r="K100" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>19</v>
+      </c>
+      <c r="B101" s="2">
+        <v>43139</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D101" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E101" s="5">
+        <v>10</v>
+      </c>
+      <c r="F101" t="s">
+        <v>22</v>
+      </c>
+      <c r="G101" s="8"/>
+      <c r="H101" s="8"/>
+      <c r="I101" s="8"/>
+      <c r="J101" s="8"/>
+      <c r="K101" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>23</v>
+      </c>
+      <c r="B102" s="2">
+        <v>43147</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D102" s="16">
+        <v>7</v>
+      </c>
+      <c r="E102" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G102" s="8"/>
+      <c r="H102" s="8"/>
+      <c r="I102" s="8"/>
+      <c r="J102" s="8"/>
+      <c r="K102" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C103" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D103" s="18">
+        <v>4</v>
+      </c>
+      <c r="E103" s="5">
+        <v>50</v>
+      </c>
+      <c r="F103" t="s">
+        <v>22</v>
+      </c>
+      <c r="G103" s="8"/>
+      <c r="H103" s="8"/>
+      <c r="I103" s="8"/>
+      <c r="J103" s="8"/>
+      <c r="K103" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C104" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D104" s="26">
+        <v>0.45</v>
+      </c>
+      <c r="E104" s="5"/>
+      <c r="F104" t="s">
+        <v>22</v>
+      </c>
+      <c r="G104" s="8"/>
+      <c r="H104" s="8"/>
+      <c r="I104" s="8"/>
+      <c r="J104" s="8"/>
+      <c r="K104" s="17"/>
+    </row>
+    <row r="105" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="10"/>
+      <c r="B105" s="10"/>
+      <c r="C105" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D105" s="12"/>
+      <c r="E105" s="11"/>
+      <c r="F105" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G105" s="15">
+        <v>30</v>
+      </c>
+      <c r="H105" s="15">
+        <v>41</v>
+      </c>
+      <c r="I105" s="15">
+        <v>310</v>
+      </c>
+      <c r="J105" s="15">
+        <v>159</v>
+      </c>
+      <c r="K105" s="15"/>
+    </row>
+  </sheetData>
+  <mergeCells count="52">
+    <mergeCell ref="D1:K1"/>
+    <mergeCell ref="A83:B83"/>
+    <mergeCell ref="A50:C50"/>
+    <mergeCell ref="D50:F50"/>
+    <mergeCell ref="G50:K50"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="G14:K14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="D24:F24"/>
+    <mergeCell ref="G24:K24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="D34:F34"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="A34:C34"/>
+    <mergeCell ref="G34:K34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="D42:F42"/>
+    <mergeCell ref="G42:K42"/>
+    <mergeCell ref="A82:C82"/>
+    <mergeCell ref="D82:F82"/>
+    <mergeCell ref="G82:K82"/>
+    <mergeCell ref="A58:C58"/>
+    <mergeCell ref="D58:F58"/>
+    <mergeCell ref="G58:K58"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A66:C66"/>
+    <mergeCell ref="D66:F66"/>
+    <mergeCell ref="G66:K66"/>
+    <mergeCell ref="A67:B67"/>
+    <mergeCell ref="A74:C74"/>
+    <mergeCell ref="D74:F74"/>
+    <mergeCell ref="G74:K74"/>
+    <mergeCell ref="A75:B75"/>
+    <mergeCell ref="A99:B99"/>
+    <mergeCell ref="D90:F90"/>
+    <mergeCell ref="G90:K90"/>
+    <mergeCell ref="A91:B91"/>
+    <mergeCell ref="A98:C98"/>
+    <mergeCell ref="D98:F98"/>
+    <mergeCell ref="G98:K98"/>
+    <mergeCell ref="A90:C90"/>
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:K4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A12:C12"/>
+  </mergeCells>
+  <printOptions gridLines="1"/>
+  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010068B3738CF106AF4BBF99C0DB5576C9EF" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="47afb36a3777d14d5ce557fa31e7d2c5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="99221b11-1d90-46d0-a149-096e8894da06" xmlns:ns3="4c6a7f10-4d6e-41ba-a3f1-b160b235372b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="397f8bfac9b80df4821c5f7a80af510e" ns2:_="" ns3:_="">
+    <xsd:import namespace="99221b11-1d90-46d0-a149-096e8894da06"/>
+    <xsd:import namespace="4c6a7f10-4d6e-41ba-a3f1-b160b235372b"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="99221b11-1d90-46d0-a149-096e8894da06" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cc70e852-1a90-46f4-a2ef-5cad6d0883b6" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4c6a7f10-4d6e-41ba-a3f1-b160b235372b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{398ca76d-dff0-4b09-bc61-5daa447508b3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4c6a7f10-4d6e-41ba-a3f1-b160b235372b">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="99221b11-1d90-46d0-a149-096e8894da06">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="4c6a7f10-4d6e-41ba-a3f1-b160b235372b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51D49051-9E46-477C-B728-F78ECA11F3EA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="99221b11-1d90-46d0-a149-096e8894da06"/>
+    <ds:schemaRef ds:uri="4c6a7f10-4d6e-41ba-a3f1-b160b235372b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89660680-D0B6-4B3D-824B-ED2969ACB4D2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{853BB6C3-9FFB-4A3E-BE62-1FB324A015E8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="99221b11-1d90-46d0-a149-096e8894da06"/>
+    <ds:schemaRef ds:uri="4c6a7f10-4d6e-41ba-a3f1-b160b235372b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>11</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+    <vt:vector size="15" baseType="lpstr">
+      <vt:lpstr>2026</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
+      <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2023</vt:lpstr>
+      <vt:lpstr>2022</vt:lpstr>
+      <vt:lpstr>2021</vt:lpstr>
+      <vt:lpstr>2020</vt:lpstr>
+      <vt:lpstr>2019</vt:lpstr>
+      <vt:lpstr>2018</vt:lpstr>
+      <vt:lpstr>2017</vt:lpstr>
+      <vt:lpstr>2016</vt:lpstr>
+      <vt:lpstr>'2016'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'2017'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'2018'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'2019'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Liam Jones</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Ally Shelton</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010068B3738CF106AF4BBF99C0DB5576C9EF</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>