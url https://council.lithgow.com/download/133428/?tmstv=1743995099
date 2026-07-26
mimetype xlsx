--- v1 (2026-06-05)
+++ v2 (2026-07-26)
@@ -27,98 +27,98 @@
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\MODEV01\downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\A Water&amp;Wastewater\- Vineeth\Miscellaneus\All plants results\2026\MOnthly results\June 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B4D568BB-C287-40A0-8FC3-3617AEDF92FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6053C7A6-811C-463F-9AB2-BAAC8D03BB38}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="15" r:id="rId1"/>
     <sheet name="2025" sheetId="14" r:id="rId2"/>
     <sheet name="2024" sheetId="13" r:id="rId3"/>
     <sheet name="2023" sheetId="12" r:id="rId4"/>
     <sheet name="2022" sheetId="11" r:id="rId5"/>
     <sheet name="2021" sheetId="10" r:id="rId6"/>
     <sheet name="2020" sheetId="9" r:id="rId7"/>
     <sheet name="2019" sheetId="8" r:id="rId8"/>
     <sheet name="2018" sheetId="7" r:id="rId9"/>
     <sheet name="2017" sheetId="6" r:id="rId10"/>
     <sheet name="2016" sheetId="4" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">'2016'!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="9">'2017'!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'2018'!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'2019'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3655" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3711" uniqueCount="71">
   <si>
     <t>Oakey Park Water Treatment Plant</t>
   </si>
   <si>
     <t>Sampling point: 1</t>
   </si>
   <si>
     <t>EPL no. 2396</t>
   </si>
   <si>
     <t>Licensee: Lithgow City Council</t>
   </si>
   <si>
     <t xml:space="preserve">February </t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Measurement</t>
   </si>
   <si>
     <t>Limit</t>
   </si>
   <si>
@@ -3488,732 +3488,1043 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61EB0042-79C9-4E3B-B4B7-37BA8963F200}">
-  <dimension ref="A3:L33"/>
+  <dimension ref="A1:L46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L8" sqref="L8"/>
+      <selection activeCell="N12" sqref="N12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="58.21875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.44140625" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:12" ht="24.6" x14ac:dyDescent="0.4">
-      <c r="A3" s="121" t="s">
+    <row r="1" spans="1:12" ht="24.6" x14ac:dyDescent="0.4">
+      <c r="A1" s="121" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="101"/>
-[...4 lines deleted...]
-      <c r="A4" s="102" t="s">
+    </row>
+    <row r="2" spans="1:12" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A2" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="103"/>
-[...1 lines deleted...]
-      <c r="D4" s="102" t="s">
+      <c r="B2" s="103"/>
+      <c r="C2" s="104"/>
+      <c r="D2" s="102" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="103"/>
-[...1 lines deleted...]
-      <c r="G4" s="102" t="s">
+      <c r="E2" s="103"/>
+      <c r="F2" s="104"/>
+      <c r="G2" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="H4" s="103"/>
-[...9 lines deleted...]
-      <c r="C5" s="107" t="s">
+      <c r="H2" s="103"/>
+      <c r="I2" s="103"/>
+      <c r="J2" s="103"/>
+      <c r="K2" s="104"/>
+    </row>
+    <row r="3" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A3" s="120">
+        <v>46174</v>
+      </c>
+      <c r="B3" s="106"/>
+      <c r="C3" s="107" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="107" t="s">
+      <c r="D3" s="107" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="107" t="s">
+      <c r="E3" s="107" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="107" t="s">
+      <c r="F3" s="107" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="107" t="s">
+      <c r="G3" s="107" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="107" t="s">
+      <c r="H3" s="107" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="107" t="s">
+      <c r="I3" s="107" t="s">
         <v>11</v>
       </c>
-      <c r="J5" s="107" t="s">
+      <c r="J3" s="107" t="s">
         <v>12</v>
       </c>
-      <c r="K5" s="107" t="s">
+      <c r="K3" s="107" t="s">
         <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A4" s="122" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="108">
+        <v>46196</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="23">
+        <v>7.3</v>
+      </c>
+      <c r="E4" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="122"/>
+      <c r="G4" s="110"/>
+      <c r="H4" s="122"/>
+      <c r="I4" s="122"/>
+      <c r="J4" s="110"/>
+      <c r="K4" s="111" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A5" s="122" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="108">
+        <v>46205</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="23">
+        <v>5</v>
+      </c>
+      <c r="E5" s="123">
+        <v>30</v>
+      </c>
+      <c r="F5" s="122" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" s="110"/>
+      <c r="H5" s="110"/>
+      <c r="I5" s="110"/>
+      <c r="J5" s="110"/>
+      <c r="K5" s="111" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6" s="122" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="112">
+        <v>46206</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="23">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="E6" s="123" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" s="122" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="110"/>
+      <c r="H6" s="110"/>
+      <c r="I6" s="110"/>
+      <c r="J6" s="110"/>
+      <c r="K6" s="114" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="118"/>
+      <c r="C7" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="118"/>
+      <c r="E7" s="118"/>
+      <c r="F7" s="118" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="117">
+        <v>31</v>
+      </c>
+      <c r="H7" s="118">
+        <v>37</v>
+      </c>
+      <c r="I7" s="118">
+        <v>231</v>
+      </c>
+      <c r="J7" s="118">
+        <v>87.5</v>
+      </c>
+      <c r="K7" s="119"/>
+    </row>
+    <row r="8" spans="1:12" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A8" s="102" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="103"/>
+      <c r="C8" s="104"/>
+      <c r="D8" s="102" t="s">
+        <v>2</v>
+      </c>
+      <c r="E8" s="103"/>
+      <c r="F8" s="104"/>
+      <c r="G8" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="H8" s="103"/>
+      <c r="I8" s="103"/>
+      <c r="J8" s="103"/>
+      <c r="K8" s="104"/>
+    </row>
+    <row r="9" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A9" s="120">
+        <v>46143</v>
+      </c>
+      <c r="B9" s="106"/>
+      <c r="C9" s="107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="107" t="s">
+        <v>6</v>
+      </c>
+      <c r="E9" s="107" t="s">
+        <v>7</v>
+      </c>
+      <c r="F9" s="107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" s="107" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="107" t="s">
+        <v>10</v>
+      </c>
+      <c r="I9" s="107" t="s">
+        <v>11</v>
+      </c>
+      <c r="J9" s="107" t="s">
+        <v>12</v>
+      </c>
+      <c r="K9" s="107" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A10" s="122" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="108">
+      <c r="B10" s="108">
+        <v>46168</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="23">
+        <v>7.2</v>
+      </c>
+      <c r="E10" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="122"/>
+      <c r="G10" s="110"/>
+      <c r="H10" s="122"/>
+      <c r="I10" s="122"/>
+      <c r="J10" s="110"/>
+      <c r="K10" s="111" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A11" s="122" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="108">
+        <v>46179</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="23">
+        <v>5</v>
+      </c>
+      <c r="E11" s="123">
+        <v>30</v>
+      </c>
+      <c r="F11" s="122" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11" s="110"/>
+      <c r="H11" s="110"/>
+      <c r="I11" s="110"/>
+      <c r="J11" s="110"/>
+      <c r="K11" s="111" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A12" s="122" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="112">
+        <v>46183</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" s="23">
+        <v>0.64</v>
+      </c>
+      <c r="E12" s="123" t="s">
+        <v>25</v>
+      </c>
+      <c r="F12" s="122" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" s="110"/>
+      <c r="H12" s="110"/>
+      <c r="I12" s="110"/>
+      <c r="J12" s="110"/>
+      <c r="K12" s="114" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="101"/>
+    </row>
+    <row r="13" spans="1:12" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="118"/>
+      <c r="C13" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" s="118"/>
+      <c r="E13" s="118"/>
+      <c r="F13" s="118" t="s">
+        <v>28</v>
+      </c>
+      <c r="G13" s="117">
+        <v>31</v>
+      </c>
+      <c r="H13" s="118">
+        <v>37</v>
+      </c>
+      <c r="I13" s="118">
+        <v>192</v>
+      </c>
+      <c r="J13" s="118">
+        <v>89.5</v>
+      </c>
+      <c r="K13" s="119"/>
+      <c r="L13" s="101"/>
+    </row>
+    <row r="17" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A17" s="102" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="103"/>
+      <c r="C17" s="104"/>
+      <c r="D17" s="102" t="s">
+        <v>2</v>
+      </c>
+      <c r="E17" s="103"/>
+      <c r="F17" s="104"/>
+      <c r="G17" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="H17" s="103"/>
+      <c r="I17" s="103"/>
+      <c r="J17" s="103"/>
+      <c r="K17" s="104"/>
+    </row>
+    <row r="18" spans="1:11" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A18" s="120">
+        <v>46113</v>
+      </c>
+      <c r="B18" s="106"/>
+      <c r="C18" s="107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="107" t="s">
+        <v>6</v>
+      </c>
+      <c r="E18" s="107" t="s">
+        <v>7</v>
+      </c>
+      <c r="F18" s="107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="107" t="s">
+        <v>9</v>
+      </c>
+      <c r="H18" s="107" t="s">
+        <v>10</v>
+      </c>
+      <c r="I18" s="107" t="s">
+        <v>11</v>
+      </c>
+      <c r="J18" s="107" t="s">
+        <v>12</v>
+      </c>
+      <c r="K18" s="107" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" s="122" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="108">
         <v>46140</v>
       </c>
-      <c r="C6" s="3" t="s">
+      <c r="C19" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D6" s="23">
+      <c r="D19" s="23">
         <v>7.3</v>
       </c>
-      <c r="E6" s="23" t="s">
+      <c r="E19" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="F6" s="122"/>
-[...9 lines deleted...]
-      <c r="A7" s="122" t="s">
+      <c r="F19" s="122"/>
+      <c r="G19" s="110"/>
+      <c r="H19" s="122"/>
+      <c r="I19" s="122"/>
+      <c r="J19" s="110"/>
+      <c r="K19" s="111" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A20" s="122" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="108">
+      <c r="B20" s="108">
         <v>46141</v>
       </c>
-      <c r="C7" s="3" t="s">
+      <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="D7" s="23">
+      <c r="D20" s="23">
         <v>4</v>
       </c>
-      <c r="E7" s="123">
+      <c r="E20" s="123">
         <v>30</v>
       </c>
-      <c r="F7" s="122" t="s">
-[...11 lines deleted...]
-      <c r="A8" s="122" t="s">
+      <c r="F20" s="122" t="s">
+        <v>22</v>
+      </c>
+      <c r="G20" s="110"/>
+      <c r="H20" s="110"/>
+      <c r="I20" s="110"/>
+      <c r="J20" s="110"/>
+      <c r="K20" s="111" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A21" s="122" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="112">
+      <c r="B21" s="112">
         <v>46163</v>
       </c>
-      <c r="C8" s="3" t="s">
+      <c r="C21" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="D8" s="23">
+      <c r="D21" s="23">
         <v>0.7</v>
       </c>
-      <c r="E8" s="123" t="s">
+      <c r="E21" s="123" t="s">
         <v>25</v>
       </c>
-      <c r="F8" s="122" t="s">
-[...6 lines deleted...]
-      <c r="K8" s="114" t="s">
+      <c r="F21" s="122" t="s">
+        <v>22</v>
+      </c>
+      <c r="G21" s="110"/>
+      <c r="H21" s="110"/>
+      <c r="I21" s="110"/>
+      <c r="J21" s="110"/>
+      <c r="K21" s="114" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="9" spans="1:12" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="10" t="s">
+    <row r="22" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="118"/>
-      <c r="C9" s="14" t="s">
+      <c r="B22" s="118"/>
+      <c r="C22" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="D9" s="118"/>
-[...1 lines deleted...]
-      <c r="F9" s="118" t="s">
+      <c r="D22" s="118"/>
+      <c r="E22" s="118"/>
+      <c r="F22" s="118" t="s">
         <v>28</v>
       </c>
-      <c r="G9" s="117">
+      <c r="G22" s="117">
         <v>31</v>
       </c>
-      <c r="H9" s="118">
+      <c r="H22" s="118">
         <v>19</v>
       </c>
-      <c r="I9" s="118">
+      <c r="I22" s="118">
         <v>192</v>
       </c>
-      <c r="J9" s="118">
+      <c r="J22" s="118">
         <v>83.3</v>
       </c>
-      <c r="K9" s="119"/>
-[...5 lines deleted...]
-      <c r="A13" s="102" t="s">
+      <c r="K22" s="119"/>
+    </row>
+    <row r="26" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A26" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="B13" s="103"/>
-[...1 lines deleted...]
-      <c r="D13" s="102" t="s">
+      <c r="B26" s="103"/>
+      <c r="C26" s="104"/>
+      <c r="D26" s="102" t="s">
         <v>2</v>
       </c>
-      <c r="E13" s="103"/>
-[...1 lines deleted...]
-      <c r="G13" s="102" t="s">
+      <c r="E26" s="103"/>
+      <c r="F26" s="104"/>
+      <c r="G26" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="H13" s="103"/>
-[...6 lines deleted...]
-      <c r="A14" s="120">
+      <c r="H26" s="103"/>
+      <c r="I26" s="103"/>
+      <c r="J26" s="103"/>
+      <c r="K26" s="104"/>
+    </row>
+    <row r="27" spans="1:11" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A27" s="120">
         <v>46082</v>
       </c>
-      <c r="B14" s="106"/>
-      <c r="C14" s="107" t="s">
+      <c r="B27" s="106"/>
+      <c r="C27" s="107" t="s">
         <v>5</v>
       </c>
-      <c r="D14" s="107" t="s">
+      <c r="D27" s="107" t="s">
         <v>6</v>
       </c>
-      <c r="E14" s="107" t="s">
+      <c r="E27" s="107" t="s">
         <v>7</v>
       </c>
-      <c r="F14" s="107" t="s">
+      <c r="F27" s="107" t="s">
         <v>8</v>
       </c>
-      <c r="G14" s="107" t="s">
+      <c r="G27" s="107" t="s">
         <v>9</v>
       </c>
-      <c r="H14" s="107" t="s">
+      <c r="H27" s="107" t="s">
         <v>10</v>
       </c>
-      <c r="I14" s="107" t="s">
+      <c r="I27" s="107" t="s">
         <v>11</v>
       </c>
-      <c r="J14" s="107" t="s">
+      <c r="J27" s="107" t="s">
         <v>12</v>
       </c>
-      <c r="K14" s="107" t="s">
+      <c r="K27" s="107" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A15" s="122" t="s">
+    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A28" s="122" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="108">
+      <c r="B28" s="108">
         <v>46105</v>
       </c>
-      <c r="C15" s="3" t="s">
+      <c r="C28" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D15" s="23">
+      <c r="D28" s="23">
         <v>7.2</v>
       </c>
-      <c r="E15" s="23" t="s">
+      <c r="E28" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="F15" s="122"/>
-[...9 lines deleted...]
-      <c r="A16" s="122" t="s">
+      <c r="F28" s="122"/>
+      <c r="G28" s="110"/>
+      <c r="H28" s="122"/>
+      <c r="I28" s="122"/>
+      <c r="J28" s="110"/>
+      <c r="K28" s="111" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A29" s="122" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="108">
+      <c r="B29" s="108">
         <v>46106</v>
       </c>
-      <c r="C16" s="3" t="s">
+      <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="D16" s="23">
+      <c r="D29" s="23">
         <v>11</v>
       </c>
-      <c r="E16" s="123">
+      <c r="E29" s="123">
         <v>30</v>
       </c>
-      <c r="F16" s="122" t="s">
-[...11 lines deleted...]
-      <c r="A17" s="122" t="s">
+      <c r="F29" s="122" t="s">
+        <v>22</v>
+      </c>
+      <c r="G29" s="110"/>
+      <c r="H29" s="110"/>
+      <c r="I29" s="110"/>
+      <c r="J29" s="110"/>
+      <c r="K29" s="111" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A30" s="122" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="112">
+      <c r="B30" s="112">
         <v>46124</v>
       </c>
-      <c r="C17" s="3" t="s">
+      <c r="C30" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="D17" s="23">
+      <c r="D30" s="23">
         <v>1.27</v>
       </c>
-      <c r="E17" s="123" t="s">
+      <c r="E30" s="123" t="s">
         <v>25</v>
       </c>
-      <c r="F17" s="122" t="s">
-[...6 lines deleted...]
-      <c r="K17" s="114" t="s">
+      <c r="F30" s="122" t="s">
+        <v>22</v>
+      </c>
+      <c r="G30" s="110"/>
+      <c r="H30" s="110"/>
+      <c r="I30" s="110"/>
+      <c r="J30" s="110"/>
+      <c r="K30" s="114" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="18" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="10" t="s">
+    <row r="31" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="118"/>
-      <c r="C18" s="14" t="s">
+      <c r="B31" s="118"/>
+      <c r="C31" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="D18" s="118"/>
-[...1 lines deleted...]
-      <c r="F18" s="118" t="s">
+      <c r="D31" s="118"/>
+      <c r="E31" s="118"/>
+      <c r="F31" s="118" t="s">
         <v>28</v>
       </c>
-      <c r="G18" s="117">
+      <c r="G31" s="117">
         <v>31</v>
       </c>
-      <c r="H18" s="118">
+      <c r="H31" s="118">
         <v>87</v>
       </c>
-      <c r="I18" s="118">
+      <c r="I31" s="118">
         <v>792</v>
       </c>
-      <c r="J18" s="118">
+      <c r="J31" s="118">
         <v>359</v>
       </c>
-      <c r="K18" s="119"/>
-[...2 lines deleted...]
-      <c r="A20" s="102" t="s">
+      <c r="K31" s="119"/>
+    </row>
+    <row r="33" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A33" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="103"/>
-[...1 lines deleted...]
-      <c r="D20" s="102" t="s">
+      <c r="B33" s="103"/>
+      <c r="C33" s="104"/>
+      <c r="D33" s="102" t="s">
         <v>2</v>
       </c>
-      <c r="E20" s="103"/>
-[...1 lines deleted...]
-      <c r="G20" s="102" t="s">
+      <c r="E33" s="103"/>
+      <c r="F33" s="104"/>
+      <c r="G33" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="H20" s="103"/>
-[...5 lines deleted...]
-      <c r="A21" s="120">
+      <c r="H33" s="103"/>
+      <c r="I33" s="103"/>
+      <c r="J33" s="103"/>
+      <c r="K33" s="104"/>
+    </row>
+    <row r="34" spans="1:11" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A34" s="120">
         <v>46054</v>
       </c>
-      <c r="B21" s="106"/>
-      <c r="C21" s="107" t="s">
+      <c r="B34" s="106"/>
+      <c r="C34" s="107" t="s">
         <v>5</v>
       </c>
-      <c r="D21" s="107" t="s">
+      <c r="D34" s="107" t="s">
         <v>6</v>
       </c>
-      <c r="E21" s="107" t="s">
+      <c r="E34" s="107" t="s">
         <v>7</v>
       </c>
-      <c r="F21" s="107" t="s">
+      <c r="F34" s="107" t="s">
         <v>8</v>
       </c>
-      <c r="G21" s="107" t="s">
+      <c r="G34" s="107" t="s">
         <v>9</v>
       </c>
-      <c r="H21" s="107" t="s">
+      <c r="H34" s="107" t="s">
         <v>10</v>
       </c>
-      <c r="I21" s="107" t="s">
+      <c r="I34" s="107" t="s">
         <v>11</v>
       </c>
-      <c r="J21" s="107" t="s">
+      <c r="J34" s="107" t="s">
         <v>12</v>
       </c>
-      <c r="K21" s="107" t="s">
+      <c r="K34" s="107" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A22" s="122" t="s">
+    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A35" s="122" t="s">
         <v>14</v>
       </c>
-      <c r="B22" s="108">
+      <c r="B35" s="108">
         <v>46077</v>
       </c>
-      <c r="C22" s="3" t="s">
+      <c r="C35" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D22" s="23">
+      <c r="D35" s="23">
         <v>7.1</v>
       </c>
-      <c r="E22" s="23" t="s">
+      <c r="E35" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="F22" s="122"/>
-[...9 lines deleted...]
-      <c r="A23" s="122" t="s">
+      <c r="F35" s="122"/>
+      <c r="G35" s="110"/>
+      <c r="H35" s="122"/>
+      <c r="I35" s="122"/>
+      <c r="J35" s="110"/>
+      <c r="K35" s="111" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A36" s="122" t="s">
         <v>19</v>
       </c>
-      <c r="B23" s="108">
+      <c r="B36" s="108">
         <v>46078</v>
       </c>
-      <c r="C23" s="3" t="s">
+      <c r="C36" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="D23" s="23">
+      <c r="D36" s="23">
         <v>4</v>
       </c>
-      <c r="E23" s="123">
+      <c r="E36" s="123">
         <v>30</v>
       </c>
-      <c r="F23" s="122" t="s">
-[...11 lines deleted...]
-      <c r="A24" s="122" t="s">
+      <c r="F36" s="122" t="s">
+        <v>22</v>
+      </c>
+      <c r="G36" s="110"/>
+      <c r="H36" s="110"/>
+      <c r="I36" s="110"/>
+      <c r="J36" s="110"/>
+      <c r="K36" s="111" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A37" s="122" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="112">
+      <c r="B37" s="112">
         <v>46093</v>
       </c>
-      <c r="C24" s="3" t="s">
+      <c r="C37" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="D24" s="23">
+      <c r="D37" s="23">
         <v>0.8</v>
       </c>
-      <c r="E24" s="123" t="s">
+      <c r="E37" s="123" t="s">
         <v>25</v>
       </c>
-      <c r="F24" s="122" t="s">
-[...6 lines deleted...]
-      <c r="K24" s="114" t="s">
+      <c r="F37" s="122" t="s">
+        <v>22</v>
+      </c>
+      <c r="G37" s="110"/>
+      <c r="H37" s="110"/>
+      <c r="I37" s="110"/>
+      <c r="J37" s="110"/>
+      <c r="K37" s="114" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="10" t="s">
+    <row r="38" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="B25" s="118"/>
-      <c r="C25" s="14" t="s">
+      <c r="B38" s="118"/>
+      <c r="C38" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="D25" s="118"/>
-[...1 lines deleted...]
-      <c r="F25" s="118" t="s">
+      <c r="D38" s="118"/>
+      <c r="E38" s="118"/>
+      <c r="F38" s="118" t="s">
         <v>28</v>
       </c>
-      <c r="G25" s="117">
+      <c r="G38" s="117">
         <v>31</v>
       </c>
-      <c r="H25" s="118">
+      <c r="H38" s="118">
         <v>59</v>
       </c>
-      <c r="I25" s="118">
+      <c r="I38" s="118">
         <v>700</v>
       </c>
-      <c r="J25" s="118">
+      <c r="J38" s="118">
         <v>299</v>
       </c>
-      <c r="K25" s="119"/>
-[...28 lines deleted...]
-      <c r="A28" s="102" t="s">
+      <c r="K38" s="119"/>
+    </row>
+    <row r="39" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A39" s="20"/>
+      <c r="B39" s="122"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="122"/>
+      <c r="E39" s="122"/>
+      <c r="F39" s="122"/>
+      <c r="G39" s="23"/>
+      <c r="H39" s="122"/>
+      <c r="I39" s="122"/>
+      <c r="J39" s="122"/>
+      <c r="K39" s="125"/>
+    </row>
+    <row r="40" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A40" s="32"/>
+      <c r="B40" s="124"/>
+      <c r="C40" s="29"/>
+      <c r="D40" s="122"/>
+      <c r="E40" s="122"/>
+      <c r="F40" s="122"/>
+      <c r="G40" s="23"/>
+      <c r="H40" s="122"/>
+      <c r="I40" s="122"/>
+      <c r="J40" s="122"/>
+      <c r="K40" s="125"/>
+    </row>
+    <row r="41" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A41" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="B28" s="103"/>
-[...1 lines deleted...]
-      <c r="D28" s="102" t="s">
+      <c r="B41" s="103"/>
+      <c r="C41" s="104"/>
+      <c r="D41" s="102" t="s">
         <v>2</v>
       </c>
-      <c r="E28" s="103"/>
-[...1 lines deleted...]
-      <c r="G28" s="102" t="s">
+      <c r="E41" s="103"/>
+      <c r="F41" s="104"/>
+      <c r="G41" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="H28" s="103"/>
-[...5 lines deleted...]
-      <c r="A29" s="120">
+      <c r="H41" s="103"/>
+      <c r="I41" s="103"/>
+      <c r="J41" s="103"/>
+      <c r="K41" s="104"/>
+    </row>
+    <row r="42" spans="1:11" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A42" s="120">
         <v>46023</v>
       </c>
-      <c r="B29" s="106"/>
-      <c r="C29" s="107" t="s">
+      <c r="B42" s="106"/>
+      <c r="C42" s="107" t="s">
         <v>5</v>
       </c>
-      <c r="D29" s="107" t="s">
+      <c r="D42" s="107" t="s">
         <v>6</v>
       </c>
-      <c r="E29" s="107" t="s">
+      <c r="E42" s="107" t="s">
         <v>7</v>
       </c>
-      <c r="F29" s="107" t="s">
+      <c r="F42" s="107" t="s">
         <v>8</v>
       </c>
-      <c r="G29" s="107" t="s">
+      <c r="G42" s="107" t="s">
         <v>9</v>
       </c>
-      <c r="H29" s="107" t="s">
+      <c r="H42" s="107" t="s">
         <v>10</v>
       </c>
-      <c r="I29" s="107" t="s">
+      <c r="I42" s="107" t="s">
         <v>11</v>
       </c>
-      <c r="J29" s="107" t="s">
+      <c r="J42" s="107" t="s">
         <v>12</v>
       </c>
-      <c r="K29" s="107" t="s">
+      <c r="K42" s="107" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A30" s="101" t="s">
+    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A43" s="101" t="s">
         <v>14</v>
       </c>
-      <c r="B30" s="108">
+      <c r="B43" s="108">
         <v>46049</v>
       </c>
-      <c r="C30" s="3" t="s">
+      <c r="C43" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D30" s="109">
+      <c r="D43" s="109">
         <v>7</v>
       </c>
-      <c r="E30" s="109" t="s">
+      <c r="E43" s="109" t="s">
         <v>17</v>
       </c>
-      <c r="F30" s="101"/>
-[...9 lines deleted...]
-      <c r="A31" s="101" t="s">
+      <c r="F43" s="101"/>
+      <c r="G43" s="110"/>
+      <c r="H43" s="101"/>
+      <c r="I43" s="101"/>
+      <c r="J43" s="110"/>
+      <c r="K43" s="111" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A44" s="101" t="s">
         <v>19</v>
       </c>
-      <c r="B31" s="108">
+      <c r="B44" s="108">
         <v>46050</v>
       </c>
-      <c r="C31" s="3" t="s">
+      <c r="C44" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="D31" s="23">
+      <c r="D44" s="23">
         <v>9</v>
       </c>
-      <c r="E31" s="113">
+      <c r="E44" s="113">
         <v>30</v>
       </c>
-      <c r="F31" s="101" t="s">
-[...11 lines deleted...]
-      <c r="A32" s="101" t="s">
+      <c r="F44" s="101" t="s">
+        <v>22</v>
+      </c>
+      <c r="G44" s="110"/>
+      <c r="H44" s="110"/>
+      <c r="I44" s="110"/>
+      <c r="J44" s="110"/>
+      <c r="K44" s="111" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A45" s="101" t="s">
         <v>23</v>
       </c>
-      <c r="B32" s="112">
+      <c r="B45" s="112">
         <v>46065</v>
       </c>
-      <c r="C32" s="3" t="s">
+      <c r="C45" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="D32" s="23">
+      <c r="D45" s="23">
         <v>1.63</v>
       </c>
-      <c r="E32" s="113" t="s">
+      <c r="E45" s="113" t="s">
         <v>25</v>
       </c>
-      <c r="F32" s="101" t="s">
-[...6 lines deleted...]
-      <c r="K32" s="114" t="s">
+      <c r="F45" s="101" t="s">
+        <v>22</v>
+      </c>
+      <c r="G45" s="110"/>
+      <c r="H45" s="110"/>
+      <c r="I45" s="110"/>
+      <c r="J45" s="110"/>
+      <c r="K45" s="114" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="33" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="10" t="s">
+    <row r="46" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="B33" s="116"/>
-      <c r="C33" s="14" t="s">
+      <c r="B46" s="116"/>
+      <c r="C46" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="D33" s="116"/>
-[...1 lines deleted...]
-      <c r="F33" s="116" t="s">
+      <c r="D46" s="116"/>
+      <c r="E46" s="116"/>
+      <c r="F46" s="116" t="s">
         <v>28</v>
       </c>
-      <c r="G33" s="117">
+      <c r="G46" s="117">
         <v>31</v>
       </c>
-      <c r="H33" s="118">
+      <c r="H46" s="118">
         <v>19</v>
       </c>
-      <c r="I33" s="118">
+      <c r="I46" s="118">
         <v>232</v>
       </c>
-      <c r="J33" s="118">
+      <c r="J46" s="118">
         <v>132</v>
       </c>
-      <c r="K33" s="119"/>
+      <c r="K46" s="119"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:K97"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.6640625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.44140625" customWidth="1"/>
     <col min="2" max="2" width="10.6640625" customWidth="1"/>
     <col min="3" max="3" width="20.6640625" customWidth="1"/>
     <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.6640625" style="9" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.44140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.6640625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.33203125" bestFit="1" customWidth="1"/>